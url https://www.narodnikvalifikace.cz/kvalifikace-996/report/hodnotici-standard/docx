--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E475137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E475137" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E475137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29712EC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29712EC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29712EC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.4.2026 21:18:05</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.4.2026 21:18:05</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.4.2026 21:18:05</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.4.2026 21:18:05</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.4.2026 21:18:05</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.4.2026 21:18:05</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.4.2026 21:18:05</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.4.2026 21:18:05</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FEC9731"/>
+    <w:nsid w:val="2229AD4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29DB0763"/>
+    <w:nsid w:val="2B866F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>