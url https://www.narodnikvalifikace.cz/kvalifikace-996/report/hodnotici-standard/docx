--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29712EC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29712EC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29712EC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B6F8AAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B6F8AAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B6F8AAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 7:00:31</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2229AD4E"/>
+    <w:nsid w:val="48ABF5C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B866F88"/>
+    <w:nsid w:val="7B5B87DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>