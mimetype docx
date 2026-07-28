--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B6F8AAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B6F8AAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B6F8AAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C807CDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C807CDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C807CDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 13.6.2026 11:08:12</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48ABF5C5"/>
+    <w:nsid w:val="4534FCE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B5B87DB"/>
+    <w:nsid w:val="0E4E6DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>