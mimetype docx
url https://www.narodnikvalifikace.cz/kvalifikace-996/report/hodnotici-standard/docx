--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C807CDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C807CDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C807CDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3440FD0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3440FD0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3440FD0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5870,51 +5870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7493,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +8010,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 28.7.2026 12:57:30</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4534FCE8"/>
+    <w:nsid w:val="2E9835AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +8173,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E4E6DCA"/>
+    <w:nsid w:val="40C4CF9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>