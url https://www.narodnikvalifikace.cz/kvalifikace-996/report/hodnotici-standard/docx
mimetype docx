--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3440FD0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3440FD0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3440FD0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7265F0D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7265F0D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7265F0D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.10.2026 3:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1379,51 +1379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.10.2026 3:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.10.2026 3:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3321,51 +3321,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.10.2026 3:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4935,51 +4935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.10.2026 3:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5154,79 +5154,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7166" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="4382" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5238,51 +5238,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5294,51 +5294,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5353,51 +5353,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti vyššího hygienického zaopatřování těl zemřelých.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5412,51 +5412,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 69-048-M Pracovník pro vyšší hygienické zaopatření těl zemřelých nebo 69-012-H Pracovník pro úpravu a přepravu lidských pozůstatků + střední vzdělání s výučním listem a alespoň 5 let odborné praxe v oblasti vyššího hygienického zaopatřování těl zemřelých.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5468,453 +5468,229 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="3835" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...222 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.10.2026 3:07:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7493,51 +7269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.10.2026 3:07:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8010,84 +7786,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo pro místí rozvoj ČR, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 11.9.2026 20:00:55</w:t>
+        <w:t>Pracovník pro vyšší hygienické zaopatření těl zemřelých, 27.10.2026 3:07:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E9835AD"/>
+    <w:nsid w:val="1A50C78C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8173,51 +7949,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40C4CF9C"/>
+    <w:nsid w:val="4780D173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>