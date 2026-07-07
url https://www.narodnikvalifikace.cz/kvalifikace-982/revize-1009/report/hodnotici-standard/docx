--- v0 (2026-05-12)
+++ v1 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D80A98A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D80A98A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D80A98A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EA8D69B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EA8D69B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EA8D69B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 12.5.2026 10:07:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 12.5.2026 10:07:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 12.5.2026 10:07:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4932,51 +4932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 12.5.2026 10:07:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6230,51 +6230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 12.5.2026 10:07:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6543,51 +6543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 12.5.2026 10:07:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7396,84 +7396,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tomáš Března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 12.5.2026 10:07:37</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="758B1568"/>
+    <w:nsid w:val="6B83AF44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>