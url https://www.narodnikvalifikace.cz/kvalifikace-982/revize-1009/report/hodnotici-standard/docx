--- v1 (2026-07-07)
+++ v2 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EA8D69B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EA8D69B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EA8D69B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A5D51F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A5D51F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A5D51F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 25.8.2026 19:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 25.8.2026 19:20:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2850,51 +2850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 25.8.2026 19:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4932,51 +4932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 25.8.2026 19:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6230,51 +6230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 25.8.2026 19:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6543,51 +6543,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 25.8.2026 19:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7396,84 +7396,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tomáš Března</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí provozu lyžařských vleků, 7.7.2026 11:41:30</w:t>
+        <w:t>Vedoucí provozu lyžařských vleků, 25.8.2026 19:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B83AF44"/>
+    <w:nsid w:val="26810D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>