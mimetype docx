--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FE816AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FE816AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FE816AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R295B05A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR295B05A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR295B05A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.09.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář, 13.9.2026 18:40:21</w:t>
+        <w:t>Ovocnář, 29.10.2026 2:22:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2163,51 +2163,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář, 13.9.2026 18:40:21</w:t>
+        <w:t>Ovocnář, 29.10.2026 2:22:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3256,51 +3256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář, 13.9.2026 18:40:21</w:t>
+        <w:t>Ovocnář, 29.10.2026 2:22:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4602,51 +4602,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář, 13.9.2026 18:40:21</w:t>
+        <w:t>Ovocnář, 29.10.2026 2:22:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5420,51 +5420,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8505" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5479,51 +5479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8505" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5720,51 +5720,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář, 13.9.2026 18:40:21</w:t>
+        <w:t>Ovocnář, 29.10.2026 2:22:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5936,51 +5936,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Traktor s přípojným nářadím</w:t>
+        <w:t>Traktor s přípojným nářadím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2980" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5995,51 +5995,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ruční zahradnické nářadí: ocasní a sadařské pilky s otočným listem, pákové nůžky dvousečné, zahradnické dvousečné nůžky, zahradnické nože.</w:t>
+        <w:t>Ruční zahradnické nářadí: ocasní a sadařské pilky s otočným listem, pákové nůžky dvousečné, zahradnické dvousečné nůžky, zahradnické nože.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2980" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6054,51 +6054,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení technologickými stavbami pro uchování výsadbového materiálu a ovoce (sklady)</w:t>
+        <w:t>Vybavení technologickými stavbami pro uchování výsadbového materiálu a ovoce (sklady)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2980" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6113,51 +6113,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Odpovídající sortiment ovocných dřevin příslušného stáří nebo rozpěstovanosti </w:t>
+        <w:t xml:space="preserve">Odpovídající sortiment ovocných dřevin příslušného stáří nebo rozpěstovanosti </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2980" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6172,51 +6172,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Intenzivně obhospodařovaný ovocný sad o výměře minimálně 1 ha </w:t>
+        <w:t xml:space="preserve">Intenzivně obhospodařovaný ovocný sad o výměře minimálně 1 ha </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2980" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6467,51 +6467,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář, 13.9.2026 18:40:21</w:t>
+        <w:t>Ovocnář, 29.10.2026 2:22:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7040,84 +7040,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocnář, 13.9.2026 18:40:21</w:t>
+        <w:t>Ovocnář, 29.10.2026 2:22:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21C4DBBC"/>
+    <w:nsid w:val="7CC31FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7203,51 +7203,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7149EE00"/>
+    <w:nsid w:val="34250C9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7333,51 +7333,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12AEF0E5"/>
+    <w:nsid w:val="37EC545E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>