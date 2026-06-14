--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19447FAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19447FAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19447FAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBF7644C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBF7644C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBF7644C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -737,51 +737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.4.2026 16:30:26</w:t>
+        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.4.2026 16:30:26</w:t>
+        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2872,51 +2872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.4.2026 16:30:26</w:t>
+        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.4.2026 16:30:26</w:t>
+        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4863,51 +4863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.4.2026 16:30:26</w:t>
+        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5093,51 +5093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.4.2026 16:30:26</w:t>
+        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5610,84 +5610,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.4.2026 16:30:26</w:t>
+        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0783B2CA"/>
+    <w:nsid w:val="2792841F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>