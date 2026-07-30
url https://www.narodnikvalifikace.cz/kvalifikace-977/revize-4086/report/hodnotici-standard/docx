--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBF7644C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBF7644C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBF7644C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA6DD3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA6DD3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA6DD3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -737,51 +737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
+        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
+        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2872,51 +2872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
+        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
+        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4863,51 +4863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
+        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5093,51 +5093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
+        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5610,84 +5610,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 14.6.2026 23:36:50</w:t>
+        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2792841F"/>
+    <w:nsid w:val="5B8A48C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>