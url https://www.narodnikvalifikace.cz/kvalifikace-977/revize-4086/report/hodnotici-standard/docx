--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA6DD3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA6DD3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA6DD3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A8CBF89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A8CBF89" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A8CBF89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -737,51 +737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
+        <w:t>Posunovač/posunovačka, 13.9.2026 20:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2117,51 +2117,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
+        <w:t>Posunovač/posunovačka, 13.9.2026 20:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2872,51 +2872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
+        <w:t>Posunovač/posunovačka, 13.9.2026 20:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3621,51 +3621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
+        <w:t>Posunovač/posunovačka, 13.9.2026 20:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4863,51 +4863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
+        <w:t>Posunovač/posunovačka, 13.9.2026 20:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5093,51 +5093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
+        <w:t>Posunovač/posunovačka, 13.9.2026 20:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5610,84 +5610,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dopravní vzdělávací institut, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Posunovač/posunovačka, 30.7.2026 7:25:48</w:t>
+        <w:t>Posunovač/posunovačka, 13.9.2026 20:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B8A48C0"/>
+    <w:nsid w:val="33B530A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>