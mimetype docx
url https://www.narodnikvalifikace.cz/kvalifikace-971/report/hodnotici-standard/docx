--- v2 (2026-07-28)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76E62ACB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76E62ACB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76E62ACB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62C6155D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62C6155D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62C6155D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 28.7.2026 9:15:41</w:t>
+        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 28.7.2026 9:15:41</w:t>
+        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 28.7.2026 9:15:41</w:t>
+        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10712,51 +10712,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 28.7.2026 9:15:41</w:t>
+        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13612,51 +13612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 28.7.2026 9:15:41</w:t>
+        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15196,51 +15196,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 28.7.2026 9:15:41</w:t>
+        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15482,51 +15482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 28.7.2026 9:15:41</w:t>
+        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16111,84 +16111,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>KAVAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 28.7.2026 9:15:41</w:t>
+        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67560D04"/>
+    <w:nsid w:val="50CF4063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16274,51 +16274,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="554F698F"/>
+    <w:nsid w:val="702B7445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>