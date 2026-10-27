--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62C6155D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62C6155D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62C6155D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77861148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77861148" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77861148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,68 +695,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
+        <w:t>Montér/montérka mechanických zábran, 27.10.2026 3:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 8</w:t>
+        <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1609,68 +1609,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
+        <w:t>Montér/montérka mechanických zábran, 27.10.2026 3:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 8</w:t>
+        <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2776,68 +2776,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
+        <w:t>Montér/montérka mechanických zábran, 27.10.2026 3:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 8</w:t>
+        <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10174,289 +10174,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14983"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14998"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="14998"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14998"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="14998"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="14998"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="14998"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orientaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="14998"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="14998"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1244" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="14998"/>
+        <w:framePr w:w="1244" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojírenských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="14998"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="14998"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="14998"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8414" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zábran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="14998"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="14998"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9480" w:y="14998"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="14998"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9585" w:y="14998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10712,68 +10712,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
+        <w:t>Montér/montérka mechanických zábran, 27.10.2026 3:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 8</w:t>
+        <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10902,221 +10902,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizace:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="2404"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2404"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="2404"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="2404"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="2404"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="2404"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="2404"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoduché</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="2404"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5515" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="2404"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="2404"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7881" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zábraně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11208,272 +11208,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3109"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="3124"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="3124"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="3124"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="3124"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zabezpečení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="3124"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="3124"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="3124"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5083" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanickými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="3124"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zábranami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="3124"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="3124"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyznačí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="3124"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="3124"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8515" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="3124"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projektové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11718,306 +11718,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zábran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4060"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4074"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="4074"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="4074"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="4074"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="4074"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="4074"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zábranu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="4074"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>změří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="4074"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otvorovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="4074"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výplň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="4074"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="4074"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="4074"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="4074"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8457" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotvení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="4074"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9398" w:y="4074"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9331" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaplnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10209" w:y="4074"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10142" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spár</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12245,765 +12245,765 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4780"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4794"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="4794"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4794"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="4794"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="4794"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="4794"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="4794"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="4794"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="4794"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="4794"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zábrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5029"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5044"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="5044"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5044"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="5044"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="5044"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="5044"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="5044"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="5044"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="5044"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotevního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="5044"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5279"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5293"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="5293"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5293"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="5293"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="5293"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>namontuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="5293"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="5293"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="5293"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5529"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5543"/>
-[...16 lines deleted...]
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="5543"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5543"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="5543"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="5543"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proškolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="5543"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figuranta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="5543"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="5543"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="5543"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="5543"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="5543"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zábrany,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="5543"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="5543"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>namontoval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="5543"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="5543"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9230" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="5543"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10022" w:y="5543"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13112,255 +13112,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>napětím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6479"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6493"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="6493"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6493"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="6493"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="6493"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>namontuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="6493"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="6493"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="6493"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="6493"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="6493"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>buď</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="6493"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1791" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="6493"/>
+        <w:framePr w:w="1791" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektromechanickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="6493"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="6493"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1743" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13612,68 +13612,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
+        <w:t>Montér/montérka mechanických zábran, 27.10.2026 3:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 8</w:t>
+        <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13748,79 +13748,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7411" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4852" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13832,51 +13832,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13888,51 +13888,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13947,51 +13947,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru strojírenství, strojírenská výroba, elektrotechnika, telekomunikační a výpočetní technika a alespoň 5 let odborné praxe v oblasti mechanických zabezpečovacích systémů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14006,51 +14006,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oboru strojírenství, strojírenská výroba, elektrotechnika, telekomunikační a výpočetní technika a alespoň 5 let odborné praxe v oblasti mechanických zabezpečovacích systémů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14065,51 +14065,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v oboru strojírenství, strojírenská výroba, elektrotechnika, telekomunikační a výpočetní technika a alespoň 5 let odborné praxe v oblasti mechanických zabezpečovacích systémů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14121,1143 +14121,1167 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem v souladu s požadavky uvedenými v hodnoticím standardu dané profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem v souladu s požadavky uvedenými v hodnoticím standardu dané profesní kvalifikace.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4305" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="4189" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7234"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7234"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6863" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7574"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
-[...26 lines deleted...]
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+        <w:t xml:space="preserve">Prostory a přísun potřebných energií pro vykonání praktické, písemné a ústní části zkoušky odpovídající bezpečnostním a hygienickým předpisům. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10132"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7574"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Prostory a přísun potřebných energií pro vykonání praktické, písemné a ústní části zkoušky odpovídající bezpečnostním a hygienickým předpisům. </w:t>
+        <w:t>Vzorky mechanických zábran k provedení zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10132"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7574"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Vzorky mechanických zábran k provedení zkoušky.</w:t>
+        <w:t>Montážní přípravky a nářadí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10132"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7574"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Montážní přípravky a nářadí.</w:t>
+        <w:t>Měřidla (posuvná měřítka, mikrometrická měřidla, úhelníky, úhloměry, vodováhy apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10132"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7574"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Měřidla (posuvná měřítka, mikrometrická měřidla, úhelníky, úhloměry, vodováhy apod.)</w:t>
+        <w:t>Soubory výrobků v rozsahu 50 až 100 kusů podle typu pro identifikaci různých mechanických zábran.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10132"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7574"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Soubory výrobků v rozsahu 50 až 100 kusů podle typu pro identifikaci různých mechanických zábran.</w:t>
+        <w:t>Modely dveřních uzávěrů a rámů pro praktické ukázky montážních technik.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10132"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7574"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Modely dveřních uzávěrů a rámů pro praktické ukázky montážních technik.</w:t>
+        <w:t>Pracoviště pro provádění základních zámečnických prací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10132"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7574"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Pracoviště pro provádění základních zámečnických prací.</w:t>
+        <w:t>Ochranné pracovní brýle, chrániče sluchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10132"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7574"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Ochranné pracovní brýle, chrániče sluchu</w:t>
+        <w:t xml:space="preserve">Figurant (může být člen zkušební komise) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10132"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7574"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Figurant (může být člen zkušební komise) </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10132"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7574"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11650"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11650"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10132"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11990"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14208"/>
+        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13023"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14208"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13023"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Doba přípravy na zkoušku</w:t>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14548"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13363"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut), z toho na vykonání písemné zkoušky připadá 60 minut. Zkouška nemůže být rozložena do více dnů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13363"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
+        <w:t>Montér/montérka mechanických zábran, 27.10.2026 3:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 8</w:t>
+        <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15331,336 +15355,50 @@
                     <pic:cNvPr id="14" name="Picture 14"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...284 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -16111,84 +15849,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>KAVAN, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka mechanických zábran, 11.9.2026 16:54:33</w:t>
+        <w:t>Montér/montérka mechanických zábran, 27.10.2026 3:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 8</w:t>
+        <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50CF4063"/>
+    <w:nsid w:val="50473C38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16273,185 +16011,52 @@
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>