--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15E7EB35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15E7EB35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15E7EB35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R352274F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR352274F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR352274F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 06.07.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 29.4.2026 2:16:59</w:t>
+        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1359,51 +1359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 29.4.2026 2:16:59</w:t>
+        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 29.4.2026 2:16:59</w:t>
+        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 29.4.2026 2:16:59</w:t>
+        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4149,51 +4149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 29.4.2026 2:16:59</w:t>
+        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 29.4.2026 2:16:59</w:t>
+        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6426,51 +6426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 45 minut. Praktická a ústní část zkoušky trvá 20 až 30 minut. Celková doba trvání zkoušky je 50 až 75 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 29.4.2026 2:16:59</w:t>
+        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6943,51 +6943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Mark 2 Corporation, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 29.4.2026 2:16:59</w:t>
+        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>