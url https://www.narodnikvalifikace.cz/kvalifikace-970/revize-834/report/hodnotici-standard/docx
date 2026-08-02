--- v1 (2026-06-13)
+++ v2 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R352274F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR352274F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR352274F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1506AC94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1506AC94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1506AC94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 06.07.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
+        <w:t>Pracovník dohledového centra, 2.8.2026 21:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1359,51 +1359,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
+        <w:t>Pracovník dohledového centra, 2.8.2026 21:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
+        <w:t>Pracovník dohledového centra, 2.8.2026 21:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2923,51 +2923,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
+        <w:t>Pracovník dohledového centra, 2.8.2026 21:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4149,51 +4149,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
+        <w:t>Pracovník dohledového centra, 2.8.2026 21:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5526,51 +5526,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
+        <w:t>Pracovník dohledového centra, 2.8.2026 21:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6426,51 +6426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemná část zkoušky trvá 30 až 45 minut. Praktická a ústní část zkoušky trvá 20 až 30 minut. Celková doba trvání zkoušky je 50 až 75 minut. Obě části zkoušky absolvuje uchazeč v jednom dni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
+        <w:t>Pracovník dohledového centra, 2.8.2026 21:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6943,51 +6943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Mark 2 Corporation, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník dohledového centra, 13.6.2026 11:40:02</w:t>
+        <w:t>Pracovník dohledového centra, 2.8.2026 21:45:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>