--- v3 (2026-09-16)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCC4D8F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCC4D8F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCC4D8F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R791DAF5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR791DAF5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR791DAF5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka dohledového centra, 17.9.2026 0:13:28</w:t>
+        <w:t>Operátor/operátorka dohledového centra, 1.11.2026 1:27:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -831,494 +831,548 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5416"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nový Březhrad 194/2a, 50332 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5976"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6032"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6032"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bc. Kadluba Martin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5976"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5976"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6032"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6032"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Heřmanická 1326/14, 71000 Ostrava - Slezská</w:t>
+        <w:t>Husova 533/9, 73932 Vratimov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6593"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6362"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6649"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6418"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mgr. Liener Roman</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6593"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6362"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6649"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6418"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Chaloupkova 2879/10, 61200 Brno-Královo Pole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7209"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6979"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7265"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7035"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mark2 Corporation Czech a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7209"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6979"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7035"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vladislavova 1390/17, 11000 Praha 1 - Nové Město</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7826"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7595"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7882"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7651"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Mgr.  Michálková Šálková Miroslava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7595"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7651"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Heřmanice u Oder 17, 74235 Heřmanice u Oder</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8212"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8268"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Mgr. Bc. Mohyla Jakub</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8212"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8268"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ovocná 523, 73581 Starý Bohumín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8828"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8884"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Polášek David</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7826"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8828"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7882"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8884"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ovocná 523, 73581 Starý Bohumín</w:t>
+        <w:t xml:space="preserve">76001 Březnice  648,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8442"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8498"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9270"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Polášek David</w:t>
+        <w:t>TRI services s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8442"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8498"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9270"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">76001 Březnice  648,</w:t>
+        <w:t>Vladislavova 1390/17, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8828"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9830"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8884"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9886"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>TRI services s.r.o.</w:t>
+        <w:t>Ing. Zahálka Antonín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8828"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9830"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8884"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9886"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vladislavova 1390/17, 11000 Praha 1</w:t>
+        <w:t>Pod lesem 624/8, 37371 Rudolfov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9445"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9501"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10503"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Zahálka Antonín</w:t>
+        <w:t>Mgr. Železný Mojmír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9445"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9501"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10503"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pražská 2881, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor/operátorka dohledového centra, 17.9.2026 0:13:28</w:t>
+        <w:t>Operátor/operátorka dohledového centra, 1.11.2026 1:27:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>