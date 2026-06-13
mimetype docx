--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B10ADFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B10ADFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B10ADFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F6A3D47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F6A3D47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F6A3D47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 28.4.2026 22:57:46</w:t>
+        <w:t>Mechatronik, 13.6.2026 10:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1164,51 +1164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč vytvoří úlohu zadanou zkoušejícím ze skutečných prvků na montážní desce nebo pokud je to možné na reálné výrobní lince, pracovišti. Provede instalaci, oživení, vytvoření PCL programu. Zároveň demonstruje znalost funkčnosti a údržby jednotlivých prvků regulované soustavy (akčních prvků, snímačů) a její celkový princip a zákonitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 28.4.2026 22:57:46</w:t>
+        <w:t>Mechatronik, 13.6.2026 10:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1569,51 +1569,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Českomoravská elektrotechnická asociace (ELA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 28.4.2026 22:57:46</w:t>
+        <w:t>Mechatronik, 13.6.2026 10:55:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>