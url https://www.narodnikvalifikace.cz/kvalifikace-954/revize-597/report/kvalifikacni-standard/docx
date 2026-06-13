--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F6A3D47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F6A3D47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F6A3D47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67C07F15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67C07F15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67C07F15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 13.6.2026 10:55:23</w:t>
+        <w:t>Mechatronik, 13.6.2026 13:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1164,51 +1164,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč vytvoří úlohu zadanou zkoušejícím ze skutečných prvků na montážní desce nebo pokud je to možné na reálné výrobní lince, pracovišti. Provede instalaci, oživení, vytvoření PCL programu. Zároveň demonstruje znalost funkčnosti a údržby jednotlivých prvků regulované soustavy (akčních prvků, snímačů) a její celkový princip a zákonitosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 13.6.2026 10:55:23</w:t>
+        <w:t>Mechatronik, 13.6.2026 13:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1569,51 +1569,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Českomoravská elektrotechnická asociace (ELA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechatronik, 13.6.2026 10:55:23</w:t>
+        <w:t>Mechatronik, 13.6.2026 13:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>