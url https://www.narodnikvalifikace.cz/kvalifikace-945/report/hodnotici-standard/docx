--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE2A8EEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE2A8EEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE2A8EEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CABF710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CABF710" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CABF710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 13.9.2026 16:32:31</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.10.2026 21:16:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 13.9.2026 16:32:31</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.10.2026 21:16:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2864,51 +2864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 13.9.2026 16:32:31</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.10.2026 21:16:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3669,51 +3669,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 13.9.2026 16:32:31</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.10.2026 21:16:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3805,79 +3805,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8121" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3889,51 +3889,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3945,51 +3945,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4004,51 +4004,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání zaměřeném na umělecké štukatérství a alespoň 5 let odborné praxe v oblasti uměleckořemeslné štukatérské činnosti nebo ve funkci učitele odborného výcviku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4063,51 +4063,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na umělecké štukatérství a alespoň 5 let odborné praxe v oblasti uměleckořemeslné štukatérské činnosti nebo ve funkci učitele odborného výcviku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4122,51 +4122,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 82-011-H Umělecký štukatér / umělecká štukatérka a alespoň 5 let odborné praxe v oblasti uměleckořemeslné štukatérské činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4178,51 +4178,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4234,51 +4234,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4286,117 +4286,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4408,51 +4349,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4464,51 +4405,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4520,51 +4461,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4586,51 +4527,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 13.9.2026 16:32:31</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.10.2026 21:16:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4858,51 +4799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory s přívodem teplé a studené vody a elektrické energie odpovídající bezpečnostním předpisům</w:t>
+        <w:t>prostory s přívodem teplé a studené vody a elektrické energie odpovídající bezpečnostním předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4917,51 +4858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•listové a stěrkové špachtle</w:t>
+        <w:t>listové a stěrkové špachtle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4976,51 +4917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•želízka</w:t>
+        <w:t>želízka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5035,51 +4976,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sochařská očka a škrabáky</w:t>
+        <w:t>sochařská očka a škrabáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5094,51 +5035,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•mramorová nebo žulová leštěná pracovní deska o velikosti 2 m x 1,20 m </w:t>
+        <w:t xml:space="preserve">mramorová nebo žulová leštěná pracovní deska o velikosti 2 m x 1,20 m </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5153,51 +5094,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•maltové směsi</w:t>
+        <w:t>maltové směsi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5324,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•bílá sochařská sádra </w:t>
+        <w:t xml:space="preserve">bílá sochařská sádra </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5383,51 +5324,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•modelářská hlína</w:t>
+        <w:t>modelářská hlína</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5442,51 +5383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•soubor základních barev olejových, vodou ředitelných a silikátových</w:t>
+        <w:t>soubor základních barev olejových, vodou ředitelných a silikátových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5501,51 +5442,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•napouštědla a ředidla</w:t>
+        <w:t>napouštědla a ředidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5560,51 +5501,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ruční nástroje nutné pro štukatérskou práci:</w:t>
+        <w:t>ruční nástroje nutné pro štukatérskou práci:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5731,51 +5672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•– listové a stěrkové špachtle</w:t>
+        <w:t>– listové a stěrkové špachtle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5790,51 +5731,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•– želízka</w:t>
+        <w:t>– želízka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5849,51 +5790,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•– sochařská očka a škrabáky</w:t>
+        <w:t>– sochařská očka a škrabáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5908,51 +5849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•strojní zařízení:</w:t>
+        <w:t>strojní zařízení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6079,51 +6020,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•elektrická vrtačka</w:t>
+        <w:t>elektrická vrtačka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6138,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kotoučová bruska</w:t>
+        <w:t>kotoučová bruska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6197,51 +6138,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pracovní pomůcky pro uvedenou činnost</w:t>
+        <w:t>ochranné pracovní pomůcky pro uvedenou činnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6256,51 +6197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•jednoduché zdobné modelace na jednodílné formy</w:t>
+        <w:t>jednoduché zdobné modelace na jednodílné formy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6315,51 +6256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•poškozený předmět štukatérského charakteru určený k opravě</w:t>
+        <w:t>poškozený předmět štukatérského charakteru určený k opravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6374,51 +6315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•5 vzorků kamene pro rozlišování mramoru od umělého mramoru</w:t>
+        <w:t>5 vzorků kamene pro rozlišování mramoru od umělého mramoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9791" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6949,51 +6890,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 13.9.2026 16:32:31</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.10.2026 21:16:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7466,84 +7407,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pavel Janík – OSVČ, umělecký štukatér a učitel praktického vyučování na SOŠ uměleckořemeslné, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký štukatér / umělecká štukatérka, 13.9.2026 16:32:31</w:t>
+        <w:t>Umělecký štukatér / umělecká štukatérka, 28.10.2026 21:16:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47522DA7"/>
+    <w:nsid w:val="0F1DE044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7629,51 +7570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57BF7DCB"/>
+    <w:nsid w:val="380752B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7759,51 +7700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BE96CF2"/>
+    <w:nsid w:val="24745DB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7889,51 +7830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A9D1853"/>
+    <w:nsid w:val="4A5CA250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8019,51 +7960,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="643A2396"/>
+    <w:nsid w:val="2C953087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8149,51 +8090,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="178F0475"/>
+    <w:nsid w:val="2C027467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>