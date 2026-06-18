--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F640342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F640342" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F640342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R993167B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR993167B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR993167B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mediální plánovač, 3.5.2026 13:18:46</w:t>
+        <w:t>Mediální plánovač, 18.6.2026 12:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1278,51 +1278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetence Získávání aktuálních dat a informací z médií pro zpracování mediálního plánu, která dle tohoto hodnoticího standardu při ověřování umožňuje více kombinací splnění kritérií, protože není nutné splnit všechna kritéria, si uchazeč zvolí dvě libovolná kritéria b) až f). O zvolených variantách uchazeč informuje autorizovanou osobu bezprostředně po vylosování modelového zadání kampaně pro zpracování mediálního plánu a rozpočtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mediální plánovač, 3.5.2026 13:18:46</w:t>
+        <w:t>Mediální plánovač, 18.6.2026 12:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1795,51 +1795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Smart-Point, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mediální plánovač, 3.5.2026 13:18:46</w:t>
+        <w:t>Mediální plánovač, 18.6.2026 12:53:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>