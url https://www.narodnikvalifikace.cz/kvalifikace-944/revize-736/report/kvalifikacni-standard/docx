--- v1 (2026-06-18)
+++ v2 (2026-06-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R993167B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR993167B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR993167B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAD4E06A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAD4E06A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAD4E06A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mediální plánovač, 18.6.2026 12:53:32</w:t>
+        <w:t>Mediální plánovač, 18.6.2026 14:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1278,51 +1278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetence Získávání aktuálních dat a informací z médií pro zpracování mediálního plánu, která dle tohoto hodnoticího standardu při ověřování umožňuje více kombinací splnění kritérií, protože není nutné splnit všechna kritéria, si uchazeč zvolí dvě libovolná kritéria b) až f). O zvolených variantách uchazeč informuje autorizovanou osobu bezprostředně po vylosování modelového zadání kampaně pro zpracování mediálního plánu a rozpočtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mediální plánovač, 18.6.2026 12:53:32</w:t>
+        <w:t>Mediální plánovač, 18.6.2026 14:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1795,51 +1795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Smart-Point, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mediální plánovač, 18.6.2026 12:53:32</w:t>
+        <w:t>Mediální plánovač, 18.6.2026 14:33:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>