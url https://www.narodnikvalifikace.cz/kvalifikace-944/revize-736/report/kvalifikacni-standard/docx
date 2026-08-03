--- v2 (2026-06-18)
+++ v3 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAD4E06A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAD4E06A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAD4E06A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44EC8D93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44EC8D93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44EC8D93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mediální plánovač, 18.6.2026 14:33:54</w:t>
+        <w:t>Mediální plánovač, 4.8.2026 1:27:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1278,51 +1278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetence Získávání aktuálních dat a informací z médií pro zpracování mediálního plánu, která dle tohoto hodnoticího standardu při ověřování umožňuje více kombinací splnění kritérií, protože není nutné splnit všechna kritéria, si uchazeč zvolí dvě libovolná kritéria b) až f). O zvolených variantách uchazeč informuje autorizovanou osobu bezprostředně po vylosování modelového zadání kampaně pro zpracování mediálního plánu a rozpočtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mediální plánovač, 18.6.2026 14:33:54</w:t>
+        <w:t>Mediální plánovač, 4.8.2026 1:27:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1795,51 +1795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Smart-Point, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mediální plánovač, 18.6.2026 14:33:54</w:t>
+        <w:t>Mediální plánovač, 4.8.2026 1:27:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>