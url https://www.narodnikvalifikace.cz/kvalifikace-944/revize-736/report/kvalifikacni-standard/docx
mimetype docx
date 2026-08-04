--- v3 (2026-08-03)
+++ v4 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44EC8D93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44EC8D93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44EC8D93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R623D8A4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR623D8A4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR623D8A4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.10.2013 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mediální plánovač, 4.8.2026 1:27:01</w:t>
+        <w:t>Mediální plánovač, 4.8.2026 3:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1278,51 +1278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetence Získávání aktuálních dat a informací z médií pro zpracování mediálního plánu, která dle tohoto hodnoticího standardu při ověřování umožňuje více kombinací splnění kritérií, protože není nutné splnit všechna kritéria, si uchazeč zvolí dvě libovolná kritéria b) až f). O zvolených variantách uchazeč informuje autorizovanou osobu bezprostředně po vylosování modelového zadání kampaně pro zpracování mediálního plánu a rozpočtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mediální plánovač, 4.8.2026 1:27:01</w:t>
+        <w:t>Mediální plánovač, 4.8.2026 3:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1795,51 +1795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Smart-Point, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mediální plánovač, 4.8.2026 1:27:01</w:t>
+        <w:t>Mediální plánovač, 4.8.2026 3:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>