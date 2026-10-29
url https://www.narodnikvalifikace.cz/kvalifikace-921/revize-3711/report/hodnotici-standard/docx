--- v3 (2026-09-14)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29FE074E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29FE074E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29FE074E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25CE49C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25CE49C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25CE49C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1559,68 +1559,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Inspektor/inspektorka průmyslových komínů, 14.9.2026 10:26:34</w:t>
+        <w:t>Inspektor/inspektorka průmyslových komínů, 29.10.2026 18:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 13</w:t>
+        <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2885,68 +2885,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Inspektor/inspektorka průmyslových komínů, 14.9.2026 10:26:34</w:t>
+        <w:t>Inspektor/inspektorka průmyslových komínů, 29.10.2026 18:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 13</w:t>
+        <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4410,68 +4410,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Inspektor/inspektorka průmyslových komínů, 14.9.2026 10:26:34</w:t>
+        <w:t>Inspektor/inspektorka průmyslových komínů, 29.10.2026 18:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 13</w:t>
+        <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5935,68 +5935,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Inspektor/inspektorka průmyslových komínů, 14.9.2026 10:26:34</w:t>
+        <w:t>Inspektor/inspektorka průmyslových komínů, 29.10.2026 18:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 13</w:t>
+        <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7176,68 +7176,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Inspektor/inspektorka průmyslových komínů, 14.9.2026 10:26:34</w:t>
+        <w:t>Inspektor/inspektorka průmyslových komínů, 29.10.2026 18:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 13</w:t>
+        <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8633,68 +8633,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Inspektor/inspektorka průmyslových komínů, 14.9.2026 10:26:34</w:t>
+        <w:t>Inspektor/inspektorka průmyslových komínů, 29.10.2026 18:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 13</w:t>
+        <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9868,68 +9868,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Inspektor/inspektorka průmyslových komínů, 14.9.2026 10:26:34</w:t>
+        <w:t>Inspektor/inspektorka průmyslových komínů, 29.10.2026 18:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 13</w:t>
+        <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10427,68 +10427,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Inspektor/inspektorka průmyslových komínů, 14.9.2026 10:26:34</w:t>
+        <w:t>Inspektor/inspektorka průmyslových komínů, 29.10.2026 18:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 13</w:t>
+        <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11556,80 +11556,673 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="4406" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11514"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11514"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12061"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná právnická osoba, resp. autorizovaný zástupce podnikající fyzické nebo právnické osoby musí splňovat tyto kvalifikační požadavky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12061"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12061"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vysokoškolské vzdělání - inženýr stavebního nebo strojního směru a praxi v oboru projektování nebo výstavby průmyslových komínů v délce min. 5 let a autorizace v oboru inženýrské stavby, technologická zařízení nebo pozemní stavby nebo diagnostika staveb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12061"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12061"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Další požadavky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12061"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12061"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12061"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12061"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3859" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12061"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Inspektor/inspektorka průmyslových komínů, 14.9.2026 10:26:34</w:t>
+        <w:t>Inspektor/inspektorka průmyslových komínů, 29.10.2026 18:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 13</w:t>
+        <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11704,731 +12297,9109 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="6729" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13723" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
-[...109 lines deleted...]
-          <w:lang/>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P36"/>
+        <w:framePr w:w="10766" w:h="13382" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušející</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="998" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>disponovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>těmito</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technickými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>normami,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dalšími</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7612" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisy,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9681" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zařízením:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...107 lines deleted...]
-          <w:lang/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3200"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>A/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="278" w:y="3200"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="3200"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>normy,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="3200"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="3200"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="3200"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="3200"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3435"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...222 lines deleted...]
-          <w:lang/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="3670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="3670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>13084</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="3670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Volně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="3670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stojící</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="3670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komíny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3906"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3906"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="3906"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>734110</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="3906"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vysoké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="3906"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komíny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="3906"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zděné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>0212</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1665" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Geometrická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přesnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="4141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výstavbě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4376"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4376"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="4376"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>734201</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="4376"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Komíny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="4376"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="4376"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kouřovody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="4376"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="4376"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Navrhování,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="4376"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="4376"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="4376"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připojování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="4376"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>spotřebičů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7920" w:y="4376"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>paliv</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4611"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4611"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="4611"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>743282</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="4611"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pevné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="4611"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kovové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="4611"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žebříky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="4611"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="4611"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stavby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4846"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4846"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="4846"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>743305</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="4846"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ochranná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="4846"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zábradlí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5082"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5082"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="5082"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="5082"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10088</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="5082"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>korozivzdorné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="5082"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oceli</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5317"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5317"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="5317"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="5317"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1015</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="5317"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="5317"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>metody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="5317"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="5317"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="5317"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5552"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5552"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="5552"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="5552"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1052</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="5552"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="5552"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>metody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="5552"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="5552"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5787"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5787"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="5787"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="5787"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1090</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="5787"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="5787"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ocelových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="5787"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="5787"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="5787"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hliníkových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="5787"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6022"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6022"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="6022"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="6022"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>12350</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="6022"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="6022"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čerstvého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="6022"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6258"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6258"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="6258"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="6258"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>12390</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="6258"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="6258"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ztvrdlého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="6258"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6493"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6493"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="6493"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="6493"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>13670</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="6493"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="6493"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="6493"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6728"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6728"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="6728"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="6728"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>197</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="6728"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6963"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6963"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="6963"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="6963"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="6963"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zásady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="6963"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>navrhování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="6963"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1991</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Eurokód</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zatížení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7434"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7434"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="7434"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7434"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1992</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="7434"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Eurokód</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="7434"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="7434"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Navrhování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="7434"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="7434"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7669"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7669"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="7669"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7669"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1993</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="7669"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Eurokód</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="7669"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="7669"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Navrhování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="7669"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ocelových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="7669"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1996</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Eurokód</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>6:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Navrhování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zděných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="7904"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1998</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Navrhování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odolných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>proti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zemětřesení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Část</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>6:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Věže,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7795" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stožáry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="8139"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komíny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8374"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8374"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8374"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8374"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>206</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="8374"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Beton</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8610"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8610"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8610"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8610"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>62305</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="8610"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ochrana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="8610"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>před</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="8610"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bleskem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>771</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="8845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Specifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="8845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdících</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="8845"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prvků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>772</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="9080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="9080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="9080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="9080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>metody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="9080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="9080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdící</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="9080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prvky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>795</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="9315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prostředky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="9315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="9315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="9315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="9315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>proti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="9315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pádu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="9315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kotvící</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="9315"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9550"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9550"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9550"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9550"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>998</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="9550"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Specifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="9550"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>malt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="9550"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="9550"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="9786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>12944</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="9786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nátěrové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="9786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hmoty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="9786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="9786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>protikorozní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="9786"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10021"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10021"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10021"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="10021"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>13822</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="10021"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zásady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="10021"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>navrhování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="10021"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="10021"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="10021"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="10021"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>existujících</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="10021"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10256"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10256"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10256"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ISO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="10256"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2394</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="10256"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obecné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="10256"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zásady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="10256"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>spolehlivosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="10256"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10491"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10491"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10491"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="10491"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="10491"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nedestruktivní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="10491"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="10491"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="10491"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>791</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Posuzování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pevnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tlaku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1537" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prefabrikovaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dílcích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>504</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Část</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nedestruktivní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tvrdosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6729" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odrazovým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="10962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tvrdoměrem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>630</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hloubky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zasažení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>karbonatací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zatvrdlém</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomocí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8006" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>fenolftaleinové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="11197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>metody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11432"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>34)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11432"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11432"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="11432"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1370</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="11432"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nedestruktivní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="11432"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="11432"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="11432"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="11432"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Společná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="11432"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ustanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="11667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1373</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="11667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nedestruktivní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="11667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="11667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="11667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="11667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tvrdoměrné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="11667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>metody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="11667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="11667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>504</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Část</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vývrty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Odběr,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyšetření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5083" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tlaku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sanaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9681" w:y="11902"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12133"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="12133"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>TP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="12133"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>SSBK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="12133"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12368"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12368"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="12368"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="12368"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="12368"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nedestruktivní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="12368"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="12368"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="12368"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="12603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="12603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1504</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="12603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výrobky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="12603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="12603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="12603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="12603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>opravy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="12603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="12603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12838"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...104 lines deleted...]
-          <w:lang/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>B/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="278" w:y="13074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Předpisy,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="13074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhlášky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="13074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="13074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákony,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="13074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="13074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="13074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="13074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13309"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...50 lines deleted...]
-        <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyhláška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>62/2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(změna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhlášky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>499/2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>staveb)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="13544"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>362/2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bližších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavcích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovištích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10420" w:y="13779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebezpečím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="14010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pádu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="14010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="14010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výšky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="14010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="14010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="14010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hloubky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14245"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14245"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Letecký</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="14245"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="14245"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="14245"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="14245"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="14245"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="14245"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="14245"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="14245"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>91/2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komentářem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínkách</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požární</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7843" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8126" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8894" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komínů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9931" w:y="14480"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14710"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="14710"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>361/2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="14946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>362/2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výšce,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="15181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>378/2001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bližší</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provoz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>používání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="15416"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>strojů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15646"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="15646"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zařízení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="15646"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přístrojů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="15646"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="15646"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nářadí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="15646"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="15646"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="15646"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="15646"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Inspektor/inspektorka průmyslových komínů, 14.9.2026 10:26:34</w:t>
+        <w:t>Inspektor/inspektorka průmyslových komínů, 29.10.2026 18:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 10 z 13</w:t>
+        <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12503,9109 +21474,5982 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13723" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="8044" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P36"/>
+        <w:framePr w:w="10766" w:h="8044" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>495/2001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bližší</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poskytování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osobních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředků,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="2389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>591/2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bližších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavcích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6729" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10137" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>staveništích,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="2855"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3090"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3090"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="3090"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="3090"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>86/2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="3090"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="3090"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="3090"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochraně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="3090"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ovzduší</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="3090"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="3090"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="3090"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="3090"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>309/2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dalších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8827" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="3325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3556"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="3791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="3791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>89/2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="3791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="3791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>občanský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="3791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákoník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="3791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="3791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="3791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="3791"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4026"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4026"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="4026"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="4026"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>183/2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="4026"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="4026"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stavební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="4026"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="4026"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="4026"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="4026"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="4026"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>360/1992</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výkonu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>povolání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>architektů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výkonu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>povolání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8318" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9720" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>inženýrů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10531" w:y="4261"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4492"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>techniků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="4492"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>činných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="4492"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="4492"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výstavbě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="4492"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="4492"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="4492"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="4492"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4727"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>C/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="288" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dokumentace,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příručky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5197"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Projektová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>typy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komínů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>včetně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>parametrů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nutných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8515" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výpočet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9609" w:y="5433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tahu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technologické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výstavby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(Omega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Teplotechna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praha,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Metodické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příručky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kontroly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>opravy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komínů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(Omega</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Teplotechna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Praha,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8515" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>revize</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komína</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obsahující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úrazu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komíně,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>záchrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8774" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>doprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zraněného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="672" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úroveň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>terénu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovníku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výstup</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6604"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="288" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="375" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Školní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tabule,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>křída,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hadr,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popřípadě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>flipchart</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7309"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>resp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistit,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracoviště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>byla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uspořádána</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10300" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavena</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tak,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5361" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hlediska</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BOZP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídaly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnostním</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavkům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10536" w:y="7775"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8005"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hygienickým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1185" w:y="8005"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>limitům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="8005"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="8005"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="8005"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="8005"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="8005"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracoviště.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8241"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="220" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žádosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>udělení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žadatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přiloží</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>seznam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokládající</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soulad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10060" w:y="8476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1041" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedenými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>účely</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pokud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žadatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkouškách</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9024" w:y="8706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>využívat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jiného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>subjektu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přiloží</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žádosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>udělení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prodloužení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9950" w:y="8937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>smlouvu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(popřípadě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>smlouvy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>umožňující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jeho</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>užívání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>let</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ode</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žádosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>udělení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="9167"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prodloužení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(např.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nájemní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>smlouvu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>smlouvu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>užívání,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prohlášení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zapůjčení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>apod.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8448" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>včetně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokladu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>typu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>smlouvy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="820" w:y="9628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="9628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>smlouvě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="9628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>budoucí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="9628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dávajícího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="9628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpoklad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1479" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="9628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dlouhodobějšího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6100" w:y="9628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>disponování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="9628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="9628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příslušným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8414" w:y="9628"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavením.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10425"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10425"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
-[...245 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:t>Doba přípravy na zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10766"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10766"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...8749 lines deleted...]
-        <w:t>předpisů</w:t>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12033"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12033"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12374"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Inspektor/inspektorka průmyslových komínů, 14.9.2026 10:26:34</w:t>
+        <w:t>Inspektor/inspektorka průmyslových komínů, 29.10.2026 18:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 11 z 13</w:t>
+        <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21679,6100 +27523,50 @@
                     <pic:cNvPr id="24" name="Picture 24"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...6048 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -28111,84 +27905,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BETONCONSULT, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Inspektor/inspektorka průmyslových komínů, 14.9.2026 10:26:34</w:t>
+        <w:t>Inspektor/inspektorka průmyslových komínů, 29.10.2026 18:20:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 13 z 13</w:t>
+        <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="492B279D"/>
+    <w:nsid w:val="5D610FED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28274,51 +28068,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13853B0C"/>
+    <w:nsid w:val="07F16BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>