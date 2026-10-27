--- v3 (2026-08-04)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R553DD7DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR553DD7DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR553DD7DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R637C08CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR637C08CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR637C08CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 4.8.2026 3:13:39</w:t>
+        <w:t>Technik/technička inženýrinku, 27.10.2026 3:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1548,51 +1548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 4.8.2026 3:13:39</w:t>
+        <w:t>Technik/technička inženýrinku, 27.10.2026 3:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2962,340 +2962,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4942"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4956"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="4956"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4956"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="4956"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5191"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5206"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="5206"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5206"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="5206"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="5206"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>losovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="5206"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="5206"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="5206"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="5206"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5441"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="197" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5455"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="628" w:y="5455"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5455"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="5455"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="5455"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="5455"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="5455"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -4016,289 +4016,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7111"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="7111"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7111"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="7111"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="7111"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="7111"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="7111"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="7111"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="7111"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="7111"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="7111"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="7111"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="7111"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="7111"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="7111"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="7111"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -4509,510 +4509,510 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7577"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7591"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="7591"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7591"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="7591"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="7591"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="7591"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="7591"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="7591"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="7591"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7841"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="7841"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7841"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="7841"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="7841"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="7841"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="7841"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8076"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8091"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8091"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8091"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="8091"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="8091"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8091"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="8091"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8091"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="8091"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="8091"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="8091"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="8091"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="8091"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -5869,459 +5869,459 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9257"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9271"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="9271"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9271"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stavební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="9271"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="9271"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="9271"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="9271"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="9271"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="9271"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="9271"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="9271"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="9271"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhlášky50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="9271"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="9271"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9507"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9521"/>
-[...16 lines deleted...]
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9521"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9521"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Správní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="9521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řád15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="9521"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="9521"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9756"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9771"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="9771"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9771"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="9771"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="9771"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikacích15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="9771"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10006"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10020"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="10020"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Občanský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="10020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákoník10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="10020"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="10020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10255"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10270"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="10270"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10270"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Katastrální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="10270"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="10270"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="10270"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6617,544 +6617,544 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblastí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10971"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10985"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="10985"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10985"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stavební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="10985"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="10985"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="10985"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="10985"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhlášky60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="10985"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="10985"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11220"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11235"/>
-[...16 lines deleted...]
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="11235"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11235"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Správní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="11235"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řád10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="11235"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="11235"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="11235"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="11235"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11470"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11484"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="11484"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11484"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="11484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="11484"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="11484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="11484"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="11484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikacích10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="11484"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="11484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="11484"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="11484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11719"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11734"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="11734"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11734"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Občanský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="11734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákoník10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="11734"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="11734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="11734"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="11734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11969"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11983"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="11983"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11983"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Katastrální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="11983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="11983"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="11983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="11983"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="11983"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12219"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8334,153 +8334,153 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14340"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="14340"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="14340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="14340"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="14340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="14340"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="14340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zohledněno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="14340"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="14340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="14340"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="14340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="14340"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="14340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8572,289 +8572,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14811"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14825"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="14825"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14825"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="14825"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="14825"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="14825"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="14825"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="14825"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="14825"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vylosovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="14825"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="14825"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zohledněno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="14825"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="14825"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="14825"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="14825"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10032" w:y="14825"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9964" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(myslí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15055"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9212,51 +9212,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 4.8.2026 3:13:39</w:t>
+        <w:t>Technik/technička inženýrinku, 27.10.2026 3:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9385,986 +9385,986 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="2173"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>inženýrské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="2173"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="2173"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="2173"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="2173"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projektování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="2173"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="2173"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="2173"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="2423"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="2423"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="2423"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="2673"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uvádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="2673"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="2673"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="2673"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="2673"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="2922"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="2922"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="3172"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="3172"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásadách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="3172"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstavby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="3172"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="3172"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="3172"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="3172"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="3172"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3421"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3421"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="3421"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3657"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3671"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3671"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="3671"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3906"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3921"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3921"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="3921"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4156"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4170"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="4170"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4170"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="4170"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4405"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4420"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="4420"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4420"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="4420"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4655"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10626,969 +10626,969 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4890"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4905"/>
-[...16 lines deleted...]
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="4905"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4905"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>inženýrské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="4905"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="4905"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="4905"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="4905"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="4905"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projektování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="4905"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="4905"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="4905"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5140"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5154"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="5154"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="5154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="5154"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="5154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5404"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="5404"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uvádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="5404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="5404"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="5404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="5404"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="5404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="5404"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="5404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="5404"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="5404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5639"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="5653"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5653"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="5653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="5653"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="5653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5889"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5903"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="5903"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="5903"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásadách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="5903"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstavby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="5903"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="5903"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="5903"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="5903"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="5903"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6153"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="6153"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="6153"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="6153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6388"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6402"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="6402"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6402"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="6402"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6637"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6652"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="6652"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6652"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="6652"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6901"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="6901"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6901"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="6901"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="6901"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7137"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7151"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="7151"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7151"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="7151"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="7151"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="7151"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13846,51 +13846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 4.8.2026 3:13:39</w:t>
+        <w:t>Technik/technička inženýrinku, 27.10.2026 3:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13982,79 +13982,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="6744" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4420" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14066,51 +14066,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tento požadavek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14122,51 +14122,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14181,51 +14181,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v oboru se zaměřením na telekomunikace a musí být autorizovanou osobou ČKAIT v oboru technologická zařízení staveb s min. 5 lety odborné praxe v oboru telekomunikací nebo optických komunikací, z toho minimálně 3 roky v činnosti projektování, příp. odborném vedení realizace staveb (viz § 158 stavebního zákona).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14237,51 +14237,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14293,51 +14293,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14345,117 +14345,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14467,51 +14408,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14523,51 +14464,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14579,51 +14520,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14634,79 +14575,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="6460" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9125"/>
+        <w:framePr w:w="10766" w:h="6460" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6802"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9125"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6802"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14721,51 +14662,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Adekvátně vybavená místnost pro písemnou a praktickou část zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14780,51 +14721,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vybavení potřebným hardware a software – notebook nebo pracovní stanice umožňující plnění zadání, operační systém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14839,51 +14780,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Připojení k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14898,51 +14839,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Technické normy ČSN třídy 33, 34 a 73 a ČSN EN třídy 50 a 60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14957,51 +14898,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stavební zákon a jeho prováděcí vyhlášky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15016,51 +14957,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správní řád</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15075,51 +15016,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zákon o elektronických komunikacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15134,51 +15075,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Občanský zákoník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15193,51 +15134,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Katastrální zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15252,51 +15193,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Psací potřeby, papír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15311,51 +15252,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Záznamové archy pro sledování a hodnocení postupu plnění úkolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -15370,51 +15311,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zpracovaná zadání jednotlivých úkolů (zadání stavebních záměrů z celého oboru elektronických komunikací) včetně mapových podkladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15426,51 +15367,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15482,51 +15423,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro realizaci zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15538,51 +15479,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9465"/>
+        <w:framePr w:w="10766" w:h="6119" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7142"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -15592,63 +15533,146 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické či prostorové vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace doklady (resp. jejich ověřené kopie) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13488"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13488"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13828"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 4.8.2026 3:13:39</w:t>
+        <w:t>Technik/technička inženýrinku, 27.10.2026 3:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15761,51 +15785,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Doba přípravy na zkoušku</w:t>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15817,151 +15841,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
-[...81 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 4.8.2026 3:13:39</w:t>
+        <w:t>Technik/technička inženýrinku, 27.10.2026 3:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16490,84 +16431,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 4.8.2026 3:13:39</w:t>
+        <w:t>Technik/technička inženýrinku, 27.10.2026 3:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B0BEB98"/>
+    <w:nsid w:val="567BCC50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16653,51 +16594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01871D71"/>
+    <w:nsid w:val="5F8326E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16783,51 +16724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CD39AD0"/>
+    <w:nsid w:val="0130AA16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>