--- v2 (2026-08-03)
+++ v3 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D67253B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D67253B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D67253B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6874C07C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6874C07C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6874C07C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 4.8.2026 1:27:51</w:t>
+        <w:t>Technik/technička inženýrinku, 18.9.2026 2:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8190,51 +8190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 4.8.2026 1:27:51</w:t>
+        <w:t>Technik/technička inženýrinku, 18.9.2026 2:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12658,51 +12658,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 4.8.2026 1:27:51</w:t>
+        <w:t>Technik/technička inženýrinku, 18.9.2026 2:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13231,51 +13231,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 4.8.2026 1:27:51</w:t>
+        <w:t>Technik/technička inženýrinku, 18.9.2026 2:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>