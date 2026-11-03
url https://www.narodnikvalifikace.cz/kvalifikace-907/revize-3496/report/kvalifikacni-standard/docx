--- v3 (2026-09-18)
+++ v4 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6874C07C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6874C07C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6874C07C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R251FF142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR251FF142" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR251FF142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -526,51 +526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 18.9.2026 2:25:07</w:t>
+        <w:t>Technik/technička inženýrinku, 3.11.2026 17:25:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1940,340 +1940,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4942"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4956"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="4956"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4956"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="4956"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5191"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5206"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="5206"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5206"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="5206"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(formou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="5206"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>losovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="5206"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="5206"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="5206"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="5206"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="197" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5455"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="628" w:y="5455"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5455"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="5455"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="5455"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="5455"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="5455"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="5455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -2994,289 +2994,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7111"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="7111"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7111"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="7111"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="7111"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="7111"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="7111"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="7111"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="7111"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="7111"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="7111"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="7111"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="7111"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="7111"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="7111"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="7111"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="7111"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7342"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -3487,510 +3487,510 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7577"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7591"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="7591"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7591"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="7591"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="7591"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="7591"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="7591"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="7591"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="7591"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7841"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="7841"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7841"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="7841"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="7841"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="7841"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="7841"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8076"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8091"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8091"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8091"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="8091"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="8091"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8091"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="8091"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8091"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="8091"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="8091"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="8091"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="8091"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="8091"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4847,459 +4847,459 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9257"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9271"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="9271"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9271"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stavební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="9271"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="9271"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="9271"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="9271"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="9271"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="9271"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="9271"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="9271"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="9271"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhlášky50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="9271"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="9271"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9507"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9521"/>
-[...16 lines deleted...]
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9521"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9521"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Správní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="9521"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řád15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="9521"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="9521"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9756"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9771"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="9771"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9771"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="9771"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="9771"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikacích15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="9771"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="9771"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10006"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10020"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="10020"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Občanský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="10020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákoník10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="10020"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="10020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10255"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10270"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="10270"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10270"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Katastrální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="10270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="10270"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="10270"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5595,544 +5595,544 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblastí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10971"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10985"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="10985"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10985"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stavební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="10985"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="10985"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="10985"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="10985"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhlášky60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="10985"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="10985"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="10985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11220"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11235"/>
-[...16 lines deleted...]
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="11235"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Správní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="11235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řád10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="11235"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="11235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="11235"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="11235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11470"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11484"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="11484"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="11484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="11484"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="11484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="11484"/>
+        <w:framePr w:w="1455" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="11484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikacích10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="11484"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="11484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="11484"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="11484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11719"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="975" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11734"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="11734"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11734"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Občanský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="11734"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákoník10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="11734"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="11734"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="11734"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="11734"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11969"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11983"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="11983"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11983"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Katastrální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="11983"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="11983"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="11983"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="11983"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="11983"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12219"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7312,153 +7312,153 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14340"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="14340"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14340"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="14340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="14340"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="14340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="14340"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="14340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zohledněno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="14340"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="14340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="14340"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="14340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="14340"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="14340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7550,289 +7550,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14811"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14825"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="14825"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14825"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="14825"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="14825"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="14825"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="14825"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="14825"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="14825"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vylosovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="14825"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="14825"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zohledněno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="14825"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="14825"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="14825"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="14825"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10032" w:y="14825"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9964" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(myslí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15055"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8190,51 +8190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 18.9.2026 2:25:07</w:t>
+        <w:t>Technik/technička inženýrinku, 3.11.2026 17:25:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8363,986 +8363,986 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="2173"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>inženýrské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="2173"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="2173"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="2173"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="2173"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projektování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="2173"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="2173"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="2173"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="2423"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="2423"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="2423"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="2673"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uvádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="2673"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="2673"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="2673"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="2673"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="2922"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="2922"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="3172"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="3172"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásadách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="3172"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstavby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="3172"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="3172"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="3172"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="3172"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="3172"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3421"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3421"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3421"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="3421"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3657"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3671"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3671"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="3671"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3906"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3921"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3921"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="3921"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4156"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4170"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="4170"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4170"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="4170"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4405"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4420"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="4420"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4420"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="4420"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4655"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9604,969 +9604,969 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4890"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4905"/>
-[...16 lines deleted...]
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="4905"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4905"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>inženýrské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="4905"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="4905"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="4905"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="4905"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="4905"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projektování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="4905"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="4905"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="4905"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5140"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5154"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="5154"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5154"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="5154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="5154"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="5154"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5404"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="5404"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5404"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uvádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="5404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="5404"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="5404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="5404"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="5404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="5404"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="5404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="5404"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="5404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5639"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="5653"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5653"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="5653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="5653"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="5653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5889"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5903"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="5903"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="5903"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásadách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="5903"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstavby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="5903"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="5903"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="5903"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="5903"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="5903"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6138"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6153"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="6153"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6153"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6153"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="6153"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="6153"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6388"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6402"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="6402"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6402"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="6402"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6637"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6652"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="6652"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6652"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="6652"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6887"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6901"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="6901"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6901"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6901"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="6901"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="6901"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7137"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7151"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="7151"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7151"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="7151"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="7151"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="7151"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7386"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12658,51 +12658,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 18.9.2026 2:25:07</w:t>
+        <w:t>Technik/technička inženýrinku, 3.11.2026 17:25:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13231,51 +13231,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička inženýrinku, 18.9.2026 2:25:07</w:t>
+        <w:t>Technik/technička inženýrinku, 3.11.2026 17:25:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>