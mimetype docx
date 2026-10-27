--- v2 (2026-08-03)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7342A780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7342A780" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7342A780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41E4ED01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41E4ED01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41E4ED01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik bezdrátových sítí, 4.8.2026 1:29:19</w:t>
+        <w:t>Servisní technik bezdrátových sítí, 27.10.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik bezdrátových sítí, 4.8.2026 1:29:19</w:t>
+        <w:t>Servisní technik bezdrátových sítí, 27.10.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2756,51 +2756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik bezdrátových sítí, 4.8.2026 1:29:19</w:t>
+        <w:t>Servisní technik bezdrátových sítí, 27.10.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5343,289 +5343,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6099"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6113"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="6113"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6113"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="6113"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="6113"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="6113"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="6113"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="6113"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="6113"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="6113"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="6113"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="6113"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="6113"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="6113"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="6113"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="6113"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="6113"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6343"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -5836,612 +5836,612 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6593"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="6593"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6593"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="6593"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="6593"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="6593"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="6593"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="6593"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="6593"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6843"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="6843"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6843"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="6843"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="6843"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="6843"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="6843"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="6843"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="6843"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="6843"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="6843"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="6843"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7092"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="7092"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7092"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="7092"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="7092"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="7092"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="7092"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="7092"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="7092"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="7092"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="7092"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="7092"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="7092"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="7092"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uveden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="7092"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="7092"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="7092"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="7092"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušný,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10348" w:y="7092"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10281" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>níže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -6533,357 +6533,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7572"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7572"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7572"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="681" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="7572"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="7572"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="7572"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="7572"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="7572"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="7572"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="7572"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="7572"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="7572"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="7572"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="7572"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="7572"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="7572"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="7572"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="7572"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="7572"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="7572"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="7572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7281,1088 +7281,1088 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8503"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8518"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="8518"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8518"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompletování,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="8518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="8518"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="8518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="8518"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="8518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="8518"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="8518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="8518"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="8518"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8753"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8767"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="8767"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8767"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="8767"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="8767"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="8767"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9003"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9017"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="9017"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9017"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="9017"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="9017"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="9017"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9252"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9267"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="9267"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompletování,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="9267"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="9267"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1657" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="9267"/>
+        <w:framePr w:w="1657" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrotechnických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="9267"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9502"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9516"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="9516"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9516"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="9516"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="9516"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="9516"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9751"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1162" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9766"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="9766"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9766"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Manipulační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="9766"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="9766"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="9766"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="9766"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržbě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="9766"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="9766"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="9766"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="9766"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="9766"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10001"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10015"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10015"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10015"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10015"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="10015"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="10015"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10251"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10265"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10265"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="10265"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="10265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10500"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10515"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10515"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10515"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="10515"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="10515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10750"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10764"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="10764"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10764"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měření,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="10764"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="10764"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="10764"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="10764"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="10764"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="10764"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="10764"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metalických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="10764"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="10764"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="10764"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="10764"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="10764"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="10764"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10999"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11014"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="11014"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11014"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11014"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="11014"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="11014"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11249"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8709,1088 +8709,1088 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11950"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11964"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="11964"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11964"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompletování,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="11964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="11964"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="11964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="11964"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="11964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="11964"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="11964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="11964"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="11964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12199"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12214"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12214"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12214"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="12214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="12214"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="12214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12449"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12463"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12463"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12463"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="12463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="12463"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="12463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12699"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12713"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="12713"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12713"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompletování,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="12713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="12713"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="12713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="12713"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="12713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1657" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="12713"/>
+        <w:framePr w:w="1657" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="12713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrotechnických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="12713"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="12713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12948"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12963"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12963"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12963"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="12963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="12963"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="12963"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13198"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1162" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13212"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="13212"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13212"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Manipulační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="13212"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="13212"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="13212"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="13212"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržbě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="13212"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="13212"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="13212"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="13212"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="13212"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="13212"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13447"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13462"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13462"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13462"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="13462"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="13462"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13697"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13711"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13711"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13711"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="13711"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="13711"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13947"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13961"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13961"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13961"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="13961"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="13961"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14196"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14211"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="14211"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14211"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měření,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="14211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="14211"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="14211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="14211"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="14211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="14211"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="14211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metalických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="14211"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="14211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="14211"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="14211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="14211"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="14211"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14446"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14460"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="14460"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14460"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="14460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="14460"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="14460"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10471,51 +10471,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Úroveň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik bezdrátových sítí, 4.8.2026 1:29:19</w:t>
+        <w:t>Servisní technik bezdrátových sítí, 27.10.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11960,51 +11960,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik bezdrátových sítí, 4.8.2026 1:29:19</w:t>
+        <w:t>Servisní technik bezdrátových sítí, 27.10.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12818,51 +12818,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik bezdrátových sítí, 4.8.2026 1:29:19</w:t>
+        <w:t>Servisní technik bezdrátových sítí, 27.10.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13034,51 +13034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Adekvátně vybavená místnost pro písemnou a praktickou část zkoušky</w:t>
+        <w:t>Adekvátně vybavená místnost pro písemnou a praktickou část zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13093,51 +13093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení potřebným hardware a software – notebook nebo pracovní stanice, operační systém</w:t>
+        <w:t>Vybavení potřebným hardware a software – notebook nebo pracovní stanice, operační systém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13152,51 +13152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Psací potřeby, papír</w:t>
+        <w:t>Psací potřeby, papír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13211,51 +13211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorek kompletu bezdrátového spoje (vysílač, přijímač, anténní systém/jednotka)</w:t>
+        <w:t>Vzorek kompletu bezdrátového spoje (vysílač, přijímač, anténní systém/jednotka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13270,51 +13270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Spojovací materiál (konektory, kabely, držáky a ostatní)</w:t>
+        <w:t>Spojovací materiál (konektory, kabely, držáky a ostatní)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13329,51 +13329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nářadí potřebné k realizaci zkoušky ve smyslu hodnoticího standardu:</w:t>
+        <w:t>Nářadí potřebné k realizaci zkoušky ve smyslu hodnoticího standardu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13389,51 +13389,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Základní servisní sada nářadí pro práce v elektronice</w:t>
+        <w:t>Základní servisní sada nářadí pro práce v elektronice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13448,51 +13448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nářadí pro montáž koaxiálních/optických kabelů</w:t>
+        <w:t>Nářadí pro montáž koaxiálních/optických kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13507,51 +13507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí přístroje potřebné k realizaci zkoušky ve smyslu hodnoticího standardu:</w:t>
+        <w:t>Měřicí přístroje potřebné k realizaci zkoušky ve smyslu hodnoticího standardu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -13567,51 +13567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Univerzální měřicí přístroj pro měření základních elektrických veličin - el. proud, napětí a odpor</w:t>
+        <w:t>Univerzální měřicí přístroj pro měření základních elektrických veličin - el. proud, napětí a odpor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13626,51 +13626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí přístroj pro měření přenosových parametrů bezdrátových tras typu SiteMaster</w:t>
+        <w:t>Měřicí přístroj pro měření přenosových parametrů bezdrátových tras typu SiteMaster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13685,51 +13685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí přístroj pro měření základních parametrů metelických vedení - měření útlumů, přeslechů, kontinuity atd. typu LanCat</w:t>
+        <w:t>Měřicí přístroj pro měření základních parametrů metelických vedení - měření útlumů, přeslechů, kontinuity atd. typu LanCat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13744,51 +13744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí přístroj pro měření optických tras přímou metodou</w:t>
+        <w:t>Měřicí přístroj pro měření optických tras přímou metodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -13803,51 +13803,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zpracované testové otázky</w:t>
+        <w:t>Zpracované testové otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -14322,51 +14322,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik bezdrátových sítí, 4.8.2026 1:29:19</w:t>
+        <w:t>Servisní technik bezdrátových sítí, 27.10.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14895,84 +14895,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká asociace telekomunikací (ČAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní technik bezdrátových sítí, 4.8.2026 1:29:19</w:t>
+        <w:t>Servisní technik bezdrátových sítí, 27.10.2026 3:39:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A2ACC67"/>
+    <w:nsid w:val="2D4930C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15058,51 +15058,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D83ED3A"/>
+    <w:nsid w:val="15694610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15188,51 +15188,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F5A4D48"/>
+    <w:nsid w:val="5F77F955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>