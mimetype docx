--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1722D39F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1722D39F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1722D39F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13210F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13210F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13210F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.4.2026 13:38:08</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.4.2026 13:38:08</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.4.2026 13:38:08</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="155B1CCE"/>
+    <w:nsid w:val="155BFFB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AD34146"/>
+    <w:nsid w:val="63E490C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50CD140A"/>
+    <w:nsid w:val="12DD7719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D0EE23F"/>
+    <w:nsid w:val="49705060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C4BD830"/>
+    <w:nsid w:val="57A3F8DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="23FD7A92"/>
+    <w:nsid w:val="543EFC36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>