--- v1 (2026-06-14)
+++ v2 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13210F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13210F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13210F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DD6D730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DD6D730" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DD6D730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:48</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 21:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:48</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 21:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:48</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 21:49:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="155BFFB2"/>
+    <w:nsid w:val="699A6B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63E490C7"/>
+    <w:nsid w:val="6E97B600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12DD7719"/>
+    <w:nsid w:val="64F5DDDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49705060"/>
+    <w:nsid w:val="7B355940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57A3F8DE"/>
+    <w:nsid w:val="73E2B436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="543EFC36"/>
+    <w:nsid w:val="211CA7CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>