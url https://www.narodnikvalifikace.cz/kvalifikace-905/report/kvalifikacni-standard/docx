--- v2 (2026-06-14)
+++ v3 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DD6D730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DD6D730" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DD6D730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R311E50D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR311E50D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR311E50D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 21:49:24</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 23:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 21:49:24</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 23:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 21:49:24</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 23:13:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="699A6B96"/>
+    <w:nsid w:val="2EC0D3B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E97B600"/>
+    <w:nsid w:val="64F606A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64F5DDDD"/>
+    <w:nsid w:val="2D477920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B355940"/>
+    <w:nsid w:val="3B6CDF30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73E2B436"/>
+    <w:nsid w:val="73F72E73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="211CA7CD"/>
+    <w:nsid w:val="2915B79A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>