--- v3 (2026-06-14)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R311E50D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR311E50D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR311E50D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8AC1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8AC1917" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8AC1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 23:13:29</w:t>
+        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 23:13:29</w:t>
+        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 23:13:29</w:t>
+        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EC0D3B5"/>
+    <w:nsid w:val="522A7FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64F606A6"/>
+    <w:nsid w:val="2C668E24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D477920"/>
+    <w:nsid w:val="2A046533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B6CDF30"/>
+    <w:nsid w:val="7F334A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73F72E73"/>
+    <w:nsid w:val="63851C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2915B79A"/>
+    <w:nsid w:val="67CC881C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>