--- v4 (2026-07-30)
+++ v5 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8AC1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8AC1917" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8AC1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CBECA07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CBECA07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CBECA07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:20</w:t>
+        <w:t>Střihač/střihačka psů, 30.7.2026 5:29:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:20</w:t>
+        <w:t>Střihač/střihačka psů, 30.7.2026 5:29:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:20</w:t>
+        <w:t>Střihač/střihačka psů, 30.7.2026 5:29:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="522A7FB7"/>
+    <w:nsid w:val="1052F620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C668E24"/>
+    <w:nsid w:val="70921AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A046533"/>
+    <w:nsid w:val="7A7F105B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F334A88"/>
+    <w:nsid w:val="21A852C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="63851C40"/>
+    <w:nsid w:val="21A06E30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="67CC881C"/>
+    <w:nsid w:val="335188CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>