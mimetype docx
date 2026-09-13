--- v5 (2026-07-30)
+++ v6 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CBECA07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CBECA07" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CBECA07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B9068DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B9068DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B9068DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.7.2026 5:29:25</w:t>
+        <w:t>Střihač/střihačka psů, 13.9.2026 17:10:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3019,51 +3019,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.7.2026 5:29:25</w:t>
+        <w:t>Střihač/střihačka psů, 13.9.2026 17:10:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3592,84 +3592,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.7.2026 5:29:25</w:t>
+        <w:t>Střihač/střihačka psů, 13.9.2026 17:10:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1052F620"/>
+    <w:nsid w:val="48C33559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3755,51 +3755,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70921AA8"/>
+    <w:nsid w:val="085DA1E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3885,51 +3885,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A7F105B"/>
+    <w:nsid w:val="191AF589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4015,51 +4015,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21A852C0"/>
+    <w:nsid w:val="04E01F00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4145,51 +4145,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="21A06E30"/>
+    <w:nsid w:val="39E7E34D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -4275,51 +4275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="335188CB"/>
+    <w:nsid w:val="29016BE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>