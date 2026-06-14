--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77840978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77840978" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77840978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C5E6FE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C5E6FE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C5E6FE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.4.2026 13:38:07</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 20:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.4.2026 13:38:07</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 20:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4257,51 +4257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.4.2026 13:38:07</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 20:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.4.2026 13:38:07</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 20:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6556,51 +6556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.4.2026 13:38:07</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 20:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.4.2026 13:38:07</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 20:02:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DD8178B"/>
+    <w:nsid w:val="4D4CAABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60499294"/>
+    <w:nsid w:val="0F0076A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46500443"/>
+    <w:nsid w:val="4EDE17E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72465871"/>
+    <w:nsid w:val="1A8610A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="223AAAD7"/>
+    <w:nsid w:val="167A2867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7812,51 +7812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="63C35637"/>
+    <w:nsid w:val="6EECC5D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7942,51 +7942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2309487D"/>
+    <w:nsid w:val="270FDB50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8072,51 +8072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="46A0EFD5"/>
+    <w:nsid w:val="236A9964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>