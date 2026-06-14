--- v1 (2026-06-14)
+++ v2 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C5E6FE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C5E6FE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C5E6FE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E21C8D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E21C8D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E21C8D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 20:02:14</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 20:02:14</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4257,51 +4257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 20:02:14</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 20:02:14</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6556,51 +6556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 20:02:14</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 20:02:14</w:t>
+        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D4CAABD"/>
+    <w:nsid w:val="08D21DC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F0076A7"/>
+    <w:nsid w:val="0B115785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EDE17E8"/>
+    <w:nsid w:val="72FEDF44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A8610A7"/>
+    <w:nsid w:val="2240CA9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="167A2867"/>
+    <w:nsid w:val="54F6C304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7812,51 +7812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6EECC5D7"/>
+    <w:nsid w:val="4F79C3A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7942,51 +7942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="270FDB50"/>
+    <w:nsid w:val="11C7E0C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8072,51 +8072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="236A9964"/>
+    <w:nsid w:val="54B45251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>