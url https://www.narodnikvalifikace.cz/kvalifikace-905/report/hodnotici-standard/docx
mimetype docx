--- v2 (2026-06-14)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E21C8D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E21C8D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E21C8D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CFA5167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CFA5167" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CFA5167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:47</w:t>
+        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:47</w:t>
+        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4257,51 +4257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:47</w:t>
+        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:47</w:t>
+        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6556,51 +6556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:47</w:t>
+        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 14.6.2026 21:39:47</w:t>
+        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08D21DC2"/>
+    <w:nsid w:val="5E124699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B115785"/>
+    <w:nsid w:val="3240D897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72FEDF44"/>
+    <w:nsid w:val="778C1405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2240CA9B"/>
+    <w:nsid w:val="1FEC9AAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54F6C304"/>
+    <w:nsid w:val="56D6D858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7812,51 +7812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4F79C3A2"/>
+    <w:nsid w:val="15B24E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7942,51 +7942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="11C7E0C4"/>
+    <w:nsid w:val="77FA16BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8072,51 +8072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="54B45251"/>
+    <w:nsid w:val="32232EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>