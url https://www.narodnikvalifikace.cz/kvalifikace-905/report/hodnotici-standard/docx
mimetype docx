--- v3 (2026-07-30)
+++ v4 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CFA5167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CFA5167" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CFA5167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BD43941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BD43941" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BD43941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:18</w:t>
+        <w:t>Střihač/střihačka psů, 13.9.2026 17:10:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:18</w:t>
+        <w:t>Střihač/střihačka psů, 13.9.2026 17:10:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4257,51 +4257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Kožní parazité se určují podle fotografické dokumentace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:18</w:t>
+        <w:t>Střihač/střihačka psů, 13.9.2026 17:10:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:18</w:t>
+        <w:t>Střihač/střihačka psů, 13.9.2026 17:10:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6556,51 +6556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:18</w:t>
+        <w:t>Střihač/střihačka psů, 13.9.2026 17:10:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7129,84 +7129,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Petr Havrda, Ing., OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střihač/střihačka psů, 30.7.2026 4:03:18</w:t>
+        <w:t>Střihač/střihačka psů, 13.9.2026 17:10:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E124699"/>
+    <w:nsid w:val="3EDD80C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7292,51 +7292,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3240D897"/>
+    <w:nsid w:val="653A0D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7422,51 +7422,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="778C1405"/>
+    <w:nsid w:val="45AFAA5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7552,51 +7552,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FEC9AAF"/>
+    <w:nsid w:val="5060B966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7682,51 +7682,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="56D6D858"/>
+    <w:nsid w:val="60F6A203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7812,51 +7812,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="15B24E54"/>
+    <w:nsid w:val="51E5102B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7942,51 +7942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="77FA16BB"/>
+    <w:nsid w:val="1ADC35CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8072,51 +8072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="32232EC4"/>
+    <w:nsid w:val="7969929D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>