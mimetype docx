--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46A45421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46A45421" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46A45421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B4A7EA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B4A7EA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B4A7EA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 28.4.2026 23:08:15</w:t>
+        <w:t>Detekce anomálií zemské kůry , 13.6.2026 11:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Důvodem přerušení zkoušky může být změna počasí, která může narušit regulérnost ověřování. Zkušební komise po dohodě s uchazečem stanoví datum dokončení zkoušky praktických dovedností. Zkušební komise převezme do úschovy od uchazeče všechny podklady, které mu budou vráceny před začátkem dokončení zkoušky. Před zahájením dokončení zkoušky si uchazeč vylosuje objekty, které nestačil vyhledat v rámci řádné zkoušky. Tím bude zabezpečeno, že uchazeč nebude znát místo (polygon) s vyhledávaným objektem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 28.4.2026 23:08:15</w:t>
+        <w:t>Detekce anomálií zemské kůry , 13.6.2026 11:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2185,51 +2185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 28.4.2026 23:08:15</w:t>
+        <w:t>Detekce anomálií zemské kůry , 13.6.2026 11:47:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>