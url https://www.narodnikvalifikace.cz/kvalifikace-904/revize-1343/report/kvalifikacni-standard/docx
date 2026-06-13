--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B4A7EA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B4A7EA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B4A7EA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6771A765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6771A765" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6771A765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 13.6.2026 11:47:47</w:t>
+        <w:t>Detekce anomálií zemské kůry , 13.6.2026 13:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Důvodem přerušení zkoušky může být změna počasí, která může narušit regulérnost ověřování. Zkušební komise po dohodě s uchazečem stanoví datum dokončení zkoušky praktických dovedností. Zkušební komise převezme do úschovy od uchazeče všechny podklady, které mu budou vráceny před začátkem dokončení zkoušky. Před zahájením dokončení zkoušky si uchazeč vylosuje objekty, které nestačil vyhledat v rámci řádné zkoušky. Tím bude zabezpečeno, že uchazeč nebude znát místo (polygon) s vyhledávaným objektem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 13.6.2026 11:47:47</w:t>
+        <w:t>Detekce anomálií zemské kůry , 13.6.2026 13:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2185,51 +2185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 13.6.2026 11:47:47</w:t>
+        <w:t>Detekce anomálií zemské kůry , 13.6.2026 13:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>