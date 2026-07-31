--- v2 (2026-06-13)
+++ v3 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6771A765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6771A765" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6771A765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13F6574F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13F6574F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13F6574F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 13.6.2026 13:29:42</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.7.2026 13:37:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Důvodem přerušení zkoušky může být změna počasí, která může narušit regulérnost ověřování. Zkušební komise po dohodě s uchazečem stanoví datum dokončení zkoušky praktických dovedností. Zkušební komise převezme do úschovy od uchazeče všechny podklady, které mu budou vráceny před začátkem dokončení zkoušky. Před zahájením dokončení zkoušky si uchazeč vylosuje objekty, které nestačil vyhledat v rámci řádné zkoušky. Tím bude zabezpečeno, že uchazeč nebude znát místo (polygon) s vyhledávaným objektem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 13.6.2026 13:29:42</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.7.2026 13:37:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2185,51 +2185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 13.6.2026 13:29:42</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.7.2026 13:37:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>