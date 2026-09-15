--- v3 (2026-07-31)
+++ v4 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13F6574F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13F6574F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13F6574F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C0D6A25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C0D6A25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C0D6A25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.7.2026 13:37:27</w:t>
+        <w:t>Detekce anomálií zemské kůry , 15.9.2026 17:26:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1612,51 +1612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Důvodem přerušení zkoušky může být změna počasí, která může narušit regulérnost ověřování. Zkušební komise po dohodě s uchazečem stanoví datum dokončení zkoušky praktických dovedností. Zkušební komise převezme do úschovy od uchazeče všechny podklady, které mu budou vráceny před začátkem dokončení zkoušky. Před zahájením dokončení zkoušky si uchazeč vylosuje objekty, které nestačil vyhledat v rámci řádné zkoušky. Tím bude zabezpečeno, že uchazeč nebude znát místo (polygon) s vyhledávaným objektem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.7.2026 13:37:27</w:t>
+        <w:t>Detekce anomálií zemské kůry , 15.9.2026 17:26:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2185,51 +2185,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.7.2026 13:37:27</w:t>
+        <w:t>Detekce anomálií zemské kůry , 15.9.2026 17:26:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>