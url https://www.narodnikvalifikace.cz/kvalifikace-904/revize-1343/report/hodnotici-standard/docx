--- v4 (2026-09-15)
+++ v5 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R186424D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR186424D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR186424D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE1587E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE1587E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE1587E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 15.9.2026 17:26:33</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 15.9.2026 17:26:33</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2810,51 +2810,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 15.9.2026 17:26:33</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3756,51 +3756,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 15.9.2026 17:26:33</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4924,51 +4924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 15.9.2026 17:26:33</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5712,51 +5712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů, pokud praktická zkouška bude narušena nepředvídanými okolnostmi (např. meteorologickými).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 15.9.2026 17:26:33</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6285,84 +6285,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 15.9.2026 17:26:33</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BD14E5F"/>
+    <w:nsid w:val="59C0BCE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6448,51 +6448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BC011B0"/>
+    <w:nsid w:val="2DAC5E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>