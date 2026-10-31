--- v5 (2026-10-31)
+++ v6 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE1587E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE1587E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE1587E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32C0D536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32C0D536" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32C0D536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2810,51 +2810,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3756,51 +3756,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4924,51 +4924,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5712,51 +5712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů, pokud praktická zkouška bude narušena nepředvídanými okolnostmi (např. meteorologickými).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6285,84 +6285,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Detekce anomálií zemské kůry , 31.10.2026 19:56:34</w:t>
+        <w:t>Detekce anomálií zemské kůry , 31.10.2026 20:53:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59C0BCE2"/>
+    <w:nsid w:val="5B5D2CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6448,51 +6448,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DAC5E9D"/>
+    <w:nsid w:val="1F80FBF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>