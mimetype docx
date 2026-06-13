--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R372F02F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR372F02F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR372F02F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB7CFE42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB7CFE42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB7CFE42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -479,51 +479,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 05.11.2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 28.4.2026 22:57:48</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 28.4.2026 22:57:48</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 28.4.2026 22:57:48</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3764,51 +3764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 28.4.2026 22:57:48</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4749,51 +4749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 28.4.2026 22:57:48</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5705,51 +5705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 28.4.2026 22:57:48</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6334,51 +6334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 28.4.2026 22:57:48</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>