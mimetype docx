--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB7CFE42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB7CFE42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB7CFE42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39AE3D26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39AE3D26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39AE3D26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -479,51 +479,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 05.11.2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 12:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1541,51 +1541,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 12:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2370,51 +2370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 12:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3764,51 +3764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 12:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4749,51 +4749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 12:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5705,51 +5705,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 12:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6334,51 +6334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář textilií, 13.6.2026 10:16:23</w:t>
+        <w:t>Úpravář textilií, 13.6.2026 12:57:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>