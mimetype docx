--- v4 (2026-09-13)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17454EF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17454EF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17454EF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E05029C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E05029C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E05029C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel vodní drůbeže, 13.9.2026 18:43:26</w:t>
+        <w:t>Chovatel vodní drůbeže, 29.10.2026 2:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel vodní drůbeže, 13.9.2026 18:43:26</w:t>
+        <w:t>Chovatel vodní drůbeže, 29.10.2026 2:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel vodní drůbeže, 13.9.2026 18:43:26</w:t>
+        <w:t>Chovatel vodní drůbeže, 29.10.2026 2:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3889,51 +3889,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel vodní drůbeže, 13.9.2026 18:43:26</w:t>
+        <w:t>Chovatel vodní drůbeže, 29.10.2026 2:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4582,51 +4582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel vodní drůbeže, 13.9.2026 18:43:26</w:t>
+        <w:t>Chovatel vodní drůbeže, 29.10.2026 2:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5317,51 +5317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5376,51 +5376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5686,51 +5686,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Hala a výběhy určené pro chov vodní drůbeže, líheň</w:t>
+        <w:t>Hala a výběhy určené pro chov vodní drůbeže, líheň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12004"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5745,51 +5745,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Biologický materiál - husy nebo kachny, minimálně 100 ks, vejce min. 10 ks</w:t>
+        <w:t>Biologický materiál - husy nebo kachny, minimálně 100 ks, vejce min. 10 ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12004"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5804,51 +5804,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technické vybavení, přístroje a pomůcky pro zkoušku: plastová křídelní značka, aplikační značkovací kleště, automatická klobouková napáječka stacionární nebo závěsná, samokrmítko se zásobníkem nebo žlabové krmítko, ruční nářadí (lopata, škrabka, koště), dezinfekční prostředky (př. Savo, vápenné mléko), snáškové hnízdo, osvětlovací těleso, umělá kvočna, umělá líheň skříňová, prosvětlovačka vajec (individuální nebo prosvětlovací stůl), myčka vajec, klec na vážení drůbeže, váhy, teploměr, vlhkoměr, krmná směs</w:t>
+        <w:t>Technické vybavení, přístroje a pomůcky pro zkoušku: plastová křídelní značka, aplikační značkovací kleště, automatická klobouková napáječka stacionární nebo závěsná, samokrmítko se zásobníkem nebo žlabové krmítko, ruční nářadí (lopata, škrabka, koště), dezinfekční prostředky (př. Savo, vápenné mléko), snáškové hnízdo, osvětlovací těleso, umělá kvočna, umělá líheň skříňová, prosvětlovačka vajec (individuální nebo prosvětlovací stůl), myčka vajec, klec na vážení drůbeže, váhy, teploměr, vlhkoměr, krmná směs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12004"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5863,51 +5863,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zkušební místnost</w:t>
+        <w:t>Zkušební místnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12004"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5922,51 +5922,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
+        <w:t>Záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3671" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12004"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6051,51 +6051,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel vodní drůbeže, 13.9.2026 18:43:26</w:t>
+        <w:t>Chovatel vodní drůbeže, 29.10.2026 2:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6364,51 +6364,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel vodní drůbeže, 13.9.2026 18:43:26</w:t>
+        <w:t>Chovatel vodní drůbeže, 29.10.2026 2:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6993,84 +6993,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rybářsví Nové Hrady, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel vodní drůbeže, 13.9.2026 18:43:26</w:t>
+        <w:t>Chovatel vodní drůbeže, 29.10.2026 2:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1AD7A41E"/>
+    <w:nsid w:val="664CB118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7156,51 +7156,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="026EC553"/>
+    <w:nsid w:val="5B5A29EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7286,51 +7286,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DB01EA0"/>
+    <w:nsid w:val="6B14B95F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>