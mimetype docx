--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AA9FC8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AA9FC8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AA9FC8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R374D399F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR374D399F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR374D399F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 10.04.2018 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr, 13.9.2026 18:47:26</w:t>
+        <w:t>Kožařský technik mistr, 29.10.2026 1:40:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr, 13.9.2026 18:47:26</w:t>
+        <w:t>Kožařský technik mistr, 29.10.2026 1:40:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr, 13.9.2026 18:47:26</w:t>
+        <w:t>Kožařský technik mistr, 29.10.2026 1:40:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr, 13.9.2026 18:47:26</w:t>
+        <w:t>Kožařský technik mistr, 29.10.2026 1:40:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr, 13.9.2026 18:47:26</w:t>
+        <w:t>Kožařský technik mistr, 29.10.2026 1:40:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr, 13.9.2026 18:47:26</w:t>
+        <w:t>Kožařský technik mistr, 29.10.2026 1:40:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7413,51 +7413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7472,51 +7472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr, 13.9.2026 18:47:26</w:t>
+        <w:t>Kožařský technik mistr, 29.10.2026 1:40:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7849,79 +7849,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8802" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="8572" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7929,58 +7929,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro provedení ústní a písemné části zkoušky vybavená PC s instalovaným kancelářským SW a tiskárnou, papír, tužky, tabule</w:t>
+        <w:t>Místnost pro provedení ústní a písemné části zkoušky vybavená PC s instalovaným kancelářským SW a tiskárnou, papír, tužky, tabule</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7988,58 +7988,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavené výrobní prostory odpovídající danému typu kožedělné výroby (autorizovaná osoba určí podle zaměření konkrétní kožedělné výroby: koželužská nebo obuvnická nebo rukavičkářská nebo brašnářská nebo sedlářská nebo výroba kožešinových nebo usňových výrobků a podle místa konání zkoušky) s přísunem potřebné energie, odpovídající bezpečnostním a hygienickým požadavkům</w:t>
+        <w:t>Vybavené výrobní prostory odpovídající danému typu kožedělné výroby (autorizovaná osoba určí podle zaměření konkrétní kožedělné výroby: koželužská nebo obuvnická nebo rukavičkářská nebo brašnářská nebo sedlářská nebo výroba kožešinových nebo usňových výrobků a podle místa konání zkoušky) s přísunem potřebné energie, odpovídající bezpečnostním a hygienickým požadavkům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8047,58 +8047,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Normy pro kožedělný průmysl (autorizovaná osoba upřesní podle typu konkrétního výrobku a místa konání zkoušky)</w:t>
+        <w:t>Normy pro kožedělný průmysl (autorizovaná osoba upřesní podle typu konkrétního výrobku a místa konání zkoušky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8106,58 +8106,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní dokumentace (technická a technologická dokumentace pro kožedělnou výrobu)</w:t>
+        <w:t>Výrobní dokumentace (technická a technologická dokumentace pro kožedělnou výrobu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8165,58 +8165,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Složka pro zavedení a vedení technické a technologické dokumentace pro kožedělnou výrobu</w:t>
+        <w:t>Složka pro zavedení a vedení technické a technologické dokumentace pro kožedělnou výrobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8224,58 +8224,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Předpisy pro BOZP </w:t>
+        <w:t xml:space="preserve">Předpisy pro BOZP </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8283,58 +8283,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Formuláře pro provedení záznamu o vykonané přednášce BOZP</w:t>
+        <w:t>Formuláře pro provedení záznamu o vykonané přednášce BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8342,58 +8342,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Normy výkonu včetně mzdových sazeb (autorizovaná osoba určí podle typu konkrétního kožedělného výrobku a místa konání zkoušky)</w:t>
+        <w:t>Normy výkonu včetně mzdových sazeb (autorizovaná osoba určí podle typu konkrétního kožedělného výrobku a místa konání zkoušky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8401,58 +8401,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní tiskopisy (plány výroby, formuláře pro výrobní záznamy, vedení denního výkonu)</w:t>
+        <w:t>Výrobní tiskopisy (plány výroby, formuláře pro výrobní záznamy, vedení denního výkonu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8460,58 +8460,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Podklady pro generální a preventivní opravy strojů</w:t>
+        <w:t>Podklady pro generální a preventivní opravy strojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8519,58 +8519,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kniha kvality</w:t>
+        <w:t>Kniha kvality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8578,58 +8578,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky usní, základních a pomocných materiálů (v minimálním počtu 7 - maximálně 10 vzorků)</w:t>
+        <w:t>Vzorky usní, základních a pomocných materiálů (v minimálním počtu 7 - maximálně 10 vzorků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8637,58 +8637,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky kožedělných výrobků ( v minimálním počtu 1 - 3 vzorky; autorizovaná osoba upřesní typ vzorků podle konkrétní kožedělné výroby: koželužská nebo obuvnická nebo rukavičkářská nebo brašnářská nebo sedlářská nebo výroba kožešinových nebo usňových výrobků a místa konání zkoušky)</w:t>
+        <w:t>Vzorky kožedělných výrobků ( v minimálním počtu 1 - 3 vzorky; autorizovaná osoba upřesní typ vzorků podle konkrétní kožedělné výroby: koželužská nebo obuvnická nebo rukavičkářská nebo brašnářská nebo sedlářská nebo výroba kožešinových nebo usňových výrobků a místa konání zkoušky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -8696,58 +8696,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky kožedělných výrobků s materiálovými a výrobními vadami (v minimálním počtu 1 - maximálně 3 od každého; autorizovaná osoba upřesní typ vzorků podle konkrétní kožedělné výroby: koželužská nebo obuvnická nebo rukavičkářská nebo brašnářská nebo sedlářská nebo výroba kožešinových nebo usňových výrobků a místa konání zkoušky)</w:t>
+        <w:t>Vzorky kožedělných výrobků s materiálovými a výrobními vadami (v minimálním počtu 1 - maximálně 3 od každého; autorizovaná osoba upřesní typ vzorků podle konkrétní kožedělné výroby: koželužská nebo obuvnická nebo rukavičkářská nebo brašnářská nebo sedlářská nebo výroba kožešinových nebo usňových výrobků a místa konání zkoušky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8759,51 +8759,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8815,51 +8815,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro realizaci zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8871,51 +8871,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="8231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8926,79 +8926,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11183"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10953"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11183"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10953"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11523"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11293"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9009,79 +9009,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12556"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12326"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12556"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12326"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12896"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12666"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr, 13.9.2026 18:47:26</w:t>
+        <w:t>Kožařský technik mistr, 29.10.2026 1:40:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr, 13.9.2026 18:47:26</w:t>
+        <w:t>Kožařský technik mistr, 29.10.2026 1:40:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C8A8696"/>
+    <w:nsid w:val="11746182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2372778F"/>
+    <w:nsid w:val="11A43978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="101EDE3E"/>
+    <w:nsid w:val="3E6952D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>