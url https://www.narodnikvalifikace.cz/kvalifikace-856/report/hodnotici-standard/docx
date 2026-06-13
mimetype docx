--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R93D10CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR93D10CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR93D10CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B0D4F06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B0D4F06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B0D4F06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 28.4.2026 19:55:38</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 28.4.2026 19:55:38</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 28.4.2026 19:55:38</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 28.4.2026 19:55:38</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 28.4.2026 19:55:38</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 28.4.2026 19:55:38</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 28.4.2026 19:55:38</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 28.4.2026 19:55:38</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 28.4.2026 19:55:38</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D1B3745"/>
+    <w:nsid w:val="6F58DD57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A1E3C70"/>
+    <w:nsid w:val="60D90087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26010236"/>
+    <w:nsid w:val="74793435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>