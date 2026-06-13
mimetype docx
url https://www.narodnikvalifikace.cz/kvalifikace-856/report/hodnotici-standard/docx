--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B0D4F06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B0D4F06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B0D4F06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFBFB2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFBFB2DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFBFB2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 8:52:33</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F58DD57"/>
+    <w:nsid w:val="3BBA58E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60D90087"/>
+    <w:nsid w:val="53AA96C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74793435"/>
+    <w:nsid w:val="35B53CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>