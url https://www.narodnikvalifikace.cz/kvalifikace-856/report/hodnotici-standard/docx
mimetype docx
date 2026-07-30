--- v2 (2026-06-13)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFBFB2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFBFB2DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFBFB2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB43A5FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB43A5FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB43A5FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.6.2026 13:15:56</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3BBA58E9"/>
+    <w:nsid w:val="318D0877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53AA96C8"/>
+    <w:nsid w:val="7196E98F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35B53CB3"/>
+    <w:nsid w:val="76268157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>