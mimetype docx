--- v3 (2026-07-30)
+++ v4 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB43A5FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB43A5FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB43A5FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F4DD0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F4DD0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F4DD0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.9.2026 16:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.9.2026 16:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.9.2026 16:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.9.2026 16:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.9.2026 16:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6598,51 +6598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.9.2026 16:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7713,51 +7713,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.9.2026 16:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9103,51 +9103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.9.2026 16:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9564,84 +9564,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik mistr / kožařská technička mistrová, 30.7.2026 2:39:41</w:t>
+        <w:t>Kožařský technik mistr / kožařská technička mistrová, 13.9.2026 16:27:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="318D0877"/>
+    <w:nsid w:val="4CE00AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9727,51 +9727,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7196E98F"/>
+    <w:nsid w:val="3CFBE2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9857,51 +9857,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76268157"/>
+    <w:nsid w:val="100DDA16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>