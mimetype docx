--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D4F2571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D4F2571" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D4F2571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C593903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C593903" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C593903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytkových sestav, 13.9.2026 16:32:52</w:t>
+        <w:t>Montážník/montážnice nábytkových sestav, 28.10.2026 20:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytkových sestav, 13.9.2026 16:32:52</w:t>
+        <w:t>Montážník/montážnice nábytkových sestav, 28.10.2026 20:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,51 +3424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytkových sestav, 13.9.2026 16:32:52</w:t>
+        <w:t>Montážník/montážnice nábytkových sestav, 28.10.2026 20:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4591,51 +4591,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytkových sestav, 13.9.2026 16:32:52</w:t>
+        <w:t>Montážník/montážnice nábytkových sestav, 28.10.2026 20:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5104,51 +5104,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Práce s dodanou konstrukční a technologickou dokumentací</w:t>
+        <w:t>Práce s dodanou konstrukční a technologickou dokumentací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5163,51 +5163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příprava pracoviště, rozměření a značení na zeď, strop</w:t>
+        <w:t>Příprava pracoviště, rozměření a značení na zeď, strop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5222,51 +5222,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Volba postupu práce, způsobu zpracování, nástrojů a materiálů pro montáž požadovaného nábytkářského výrobku</w:t>
+        <w:t>Volba postupu práce, způsobu zpracování, nástrojů a materiálů pro montáž požadovaného nábytkářského výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5281,51 +5281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ruční obrábění materiálů na bázi dřeva, plastů a kovů řezáním, hoblováním, tvarováním, dlabáním, vrtáním, broušením atd. ručními nástroji</w:t>
+        <w:t>Ruční obrábění materiálů na bázi dřeva, plastů a kovů řezáním, hoblováním, tvarováním, dlabáním, vrtáním, broušením atd. ručními nástroji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5340,51 +5340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Montáž nábytku, sestavy, interiérových prvků</w:t>
+        <w:t>Montáž nábytku, sestavy, interiérových prvků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5399,51 +5399,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Obsluha, seřizování a běžná údržba ručních dřevoobráběcích strojů, nástrojů a nářadí</w:t>
+        <w:t>Obsluha, seřizování a běžná údržba ručních dřevoobráběcích strojů, nástrojů a nářadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5458,51 +5458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Převzetí a předání pracoviště, zdokumentování stavu pracoviště při převzetí a předání</w:t>
+        <w:t>Převzetí a předání pracoviště, zdokumentování stavu pracoviště při převzetí a předání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6069,51 +6069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytkových sestav, 13.9.2026 16:32:52</w:t>
+        <w:t>Montážník/montážnice nábytkových sestav, 28.10.2026 20:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6205,79 +6205,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6960" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6289,51 +6289,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6345,51 +6345,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6404,51 +6404,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání truhlář a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti nábytkářské výroby nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování v oblasti truhlářské výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6463,51 +6463,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti nábytkářské výroby a alespoň 5 let odborné praxe v oblasti nábytkářské výroby nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti truhlářské výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6522,51 +6522,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti nábytkářské výroby a alespoň 5 let odborné praxe v oblasti nábytkářské výroby nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování v oblasti truhlářské výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6581,51 +6581,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na oblast zpracování dřeva a alespoň 5 let odborné praxe v oblasti nábytkářské výroby nebo ve funkci učitele odborných předmětů nebo učitele odborného výcviku nebo učitele praktického vyučování v oblasti truhlářské výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6640,51 +6640,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 33-042-H Montážník/montážnice nábytkových sestav nebo 33-014-H Montážník/montážnice nábytku a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti nábytkářské výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6696,51 +6696,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6752,51 +6752,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6804,117 +6804,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6926,51 +6867,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6982,51 +6923,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7038,51 +6979,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6412" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7104,51 +7045,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytkových sestav, 13.9.2026 16:32:52</w:t>
+        <w:t>Montážník/montážnice nábytkových sestav, 28.10.2026 20:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7376,51 +7317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory a zdroj potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Prostory a zdroj potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7435,51 +7376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Elektrický prodlužovací kabel 230 V délky alespoň 15 m</w:t>
+        <w:t>Elektrický prodlužovací kabel 230 V délky alespoň 15 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7494,51 +7435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výkresová a stavební dokumentace prostoru simulujícího reálný prostor stavby</w:t>
+        <w:t>Výkresová a stavební dokumentace prostoru simulujícího reálný prostor stavby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7553,51 +7494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výkresová dokumentace různých stavebních systémů</w:t>
+        <w:t>Výkresová dokumentace různých stavebních systémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7612,51 +7553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zařízení a pomůcky pro vyhodnocení prostředí a zdokumentování pracoviště: svinovací pásmo délky alespoň 20 m, pevný dřevěný nebo kovový dvoumetr, rovnoramenný pravoúhlý trojúhelník s min. délkou ramen 500 mm, teploměr, vlhkoměr, fotoaparát, záznamník, psací a kreslicí potřeby na papír, na zeď nebo strop</w:t>
+        <w:t>Zařízení a pomůcky pro vyhodnocení prostředí a zdokumentování pracoviště: svinovací pásmo délky alespoň 20 m, pevný dřevěný nebo kovový dvoumetr, rovnoramenný pravoúhlý trojúhelník s min. délkou ramen 500 mm, teploměr, vlhkoměr, fotoaparát, záznamník, psací a kreslicí potřeby na papír, na zeď nebo strop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7671,51 +7612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Schůdky nebo dvojitý žebřík odpovídající bezpečnostním předpisům a umožňující bezpečné provádění přípravných prací a vlastní montáž </w:t>
+        <w:t xml:space="preserve">Schůdky nebo dvojitý žebřík odpovídající bezpečnostním předpisům a umožňující bezpečné provádění přípravných prací a vlastní montáž </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7730,51 +7671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příjemky a výdejky materiálu, dílců, nábytku</w:t>
+        <w:t>Příjemky a výdejky materiálu, dílců, nábytku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7789,51 +7730,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Předávací protokol - formulář</w:t>
+        <w:t>Předávací protokol - formulář</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7848,51 +7789,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické postupy pro montáž nábytkářských výrobků</w:t>
+        <w:t>Technologické postupy pro montáž nábytkářských výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7907,51 +7848,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiály, polotovary, dílce a komponenty pro montáž nábytkářských výrobků, zejména nábytkové dílce (boky, dna, půdy, police, dveře, dvířka, sokly, zalištování, zásuvky, úchytky, madla, plastové části, nábytková skla), kovové prvky (podnože, podpěry, kotvy), spojovací materiály a kování (dřevěné kolíky, lamely, lepidlo, vruty, šrouby, závěsy, výsuvy, výklopné mechanismy), kotvicí materiál (hmoždinky, chemické kotvy), brusný papír zrnitosti 80, 120, 180</w:t>
+        <w:t>Materiály, polotovary, dílce a komponenty pro montáž nábytkářských výrobků, zejména nábytkové dílce (boky, dna, půdy, police, dveře, dvířka, sokly, zalištování, zásuvky, úchytky, madla, plastové části, nábytková skla), kovové prvky (podnože, podpěry, kotvy), spojovací materiály a kování (dřevěné kolíky, lamely, lepidlo, vruty, šrouby, závěsy, výsuvy, výklopné mechanismy), kotvicí materiál (hmoždinky, chemické kotvy), brusný papír zrnitosti 80, 120, 180</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7966,51 +7907,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické vybavení pro montáž nábytku a interiérových prvků:</w:t>
+        <w:t>Technologické vybavení pro montáž nábytku a interiérových prvků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8025,51 +7966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ruční nářadí: hoblík, římsovník, sada dlát, sada šroubováků, sada imbusových klíčů, kleště štípací, kleště kombinované, palička dřevěná, palička gumová, pilka ocaska, pilka zářezka, úhelník a pohyblivý úhelník, kladivo malé a velké, brusný paklík, vodováha, metr, tužka, 2 ks ztužidlo - 40 cm</w:t>
+        <w:t>Ruční nářadí: hoblík, římsovník, sada dlát, sada šroubováků, sada imbusových klíčů, kleště štípací, kleště kombinované, palička dřevěná, palička gumová, pilka ocaska, pilka zářezka, úhelník a pohyblivý úhelník, kladivo malé a velké, brusný paklík, vodováha, metr, tužka, 2 ks ztužidlo - 40 cm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8084,51 +8025,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Elektrické nářadí: ruční vrtačka malá, ruční vrtačka příklepová, sada vrtáků do dřeva (min. o průměru 2, 3, 4, 5, 6, 8, 10, 12 mm), sada vrtáků do kovu (min. o průměru 2, 3, 4, 5, 6, 8, 10, 12 mm), sada vrtáků do betonu a zdiva (min. o průměru 6, 8, 10, 12 mm), sada bitů, ruční kotoučová pila, ruční elektrický hoblík, ruční kmitací pilka, ruční horní frézka, ruční akumulátorový šroubovák, ruční úhlová bruska, přenosná kotoučová pila, ruční lamelovačka, detektor instalačních sítí</w:t>
+        <w:t>Elektrické nářadí: ruční vrtačka malá, ruční vrtačka příklepová, sada vrtáků do dřeva (min. o průměru 2, 3, 4, 5, 6, 8, 10, 12 mm), sada vrtáků do kovu (min. o průměru 2, 3, 4, 5, 6, 8, 10, 12 mm), sada vrtáků do betonu a zdiva (min. o průměru 6, 8, 10, 12 mm), sada bitů, ruční kotoučová pila, ruční elektrický hoblík, ruční kmitací pilka, ruční horní frézka, ruční akumulátorový šroubovák, ruční úhlová bruska, přenosná kotoučová pila, ruční lamelovačka, detektor instalačních sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8143,51 +8084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dřevěná hoblice</w:t>
+        <w:t>Dřevěná hoblice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8202,51 +8143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Montážní stůl</w:t>
+        <w:t>Montážní stůl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8261,51 +8202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Podložka pod montovaný výrobek (koberec nebo pryžová podložka) minimální velikosti 1 x 2,5 m</w:t>
+        <w:t>Podložka pod montovaný výrobek (koberec nebo pryžová podložka) minimální velikosti 1 x 2,5 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8320,51 +8261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Různé typy modelových stěn pro kotvení nábytku, interiérových prvků a pomocných konstrukcí: cihlová, pórobetonová, betonová, sendvičová z materiálů na bázi dřeva, sádrokartonu, sádrovláknitých desek</w:t>
+        <w:t>Různé typy modelových stěn pro kotvení nábytku, interiérových prvků a pomocných konstrukcí: cihlová, pórobetonová, betonová, sendvičová z materiálů na bázi dřeva, sádrokartonu, sádrovláknitých desek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8379,51 +8320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potřeby pro očištění nábytkové sestavy a úklid pracoviště: čistý bílý hadr, smetáček, lopatku, vysavač s vysokým výkonem</w:t>
+        <w:t>Potřeby pro očištění nábytkové sestavy a úklid pracoviště: čistý bílý hadr, smetáček, lopatku, vysavač s vysokým výkonem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11083" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8759,51 +8700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytkových sestav, 13.9.2026 16:32:52</w:t>
+        <w:t>Montážník/montážnice nábytkových sestav, 28.10.2026 20:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8989,51 +8930,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytkových sestav, 13.9.2026 16:32:52</w:t>
+        <w:t>Montážník/montážnice nábytkových sestav, 28.10.2026 20:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9506,84 +9447,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytkových sestav, 13.9.2026 16:32:52</w:t>
+        <w:t>Montážník/montážnice nábytkových sestav, 28.10.2026 20:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D826071"/>
+    <w:nsid w:val="4D3635FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9669,51 +9610,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69E64F4D"/>
+    <w:nsid w:val="72EFB5FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9799,51 +9740,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="685290B7"/>
+    <w:nsid w:val="6FED3AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9929,51 +9870,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="279C307E"/>
+    <w:nsid w:val="415C3676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>