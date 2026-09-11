--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R551A2C89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR551A2C89" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR551A2C89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C9DDE93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C9DDE93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C9DDE93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně roubenek a srubů, 28.7.2026 10:09:14</w:t>
+        <w:t>Výrobce/výrobkyně roubenek a srubů, 11.9.2026 16:54:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11501,51 +11501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BOZP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně roubenek a srubů, 28.7.2026 10:09:14</w:t>
+        <w:t>Výrobce/výrobkyně roubenek a srubů, 11.9.2026 16:54:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14133,51 +14133,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně roubenek a srubů, 28.7.2026 10:09:14</w:t>
+        <w:t>Výrobce/výrobkyně roubenek a srubů, 11.9.2026 16:54:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14706,51 +14706,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně roubenek a srubů, 28.7.2026 10:09:14</w:t>
+        <w:t>Výrobce/výrobkyně roubenek a srubů, 11.9.2026 16:54:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>