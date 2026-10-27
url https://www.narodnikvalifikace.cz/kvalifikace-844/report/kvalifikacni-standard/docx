--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C9DDE93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C9DDE93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C9DDE93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32D92578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32D92578" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32D92578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně roubenek a srubů, 11.9.2026 16:54:57</w:t>
+        <w:t>Výrobce/výrobkyně roubenek a srubů, 27.10.2026 1:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2769,527 +2769,527 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zhotoví:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4932"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4947"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="4947"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4947"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1665" w:y="4947"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komplexní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="4947"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="4947"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="4947"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="4947"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="4947"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roubenky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="4947"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="4947"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="4947"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="4947"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>srubu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5182"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5196"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="5196"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5196"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyřízne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="5196"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="5196"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="5196"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="5196"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="5196"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otvor,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="5196"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="5196"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="5196"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oknem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="5196"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="5196"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dveřmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="5196"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="5196"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="5196"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="5196"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8515" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="5196"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9340" w:y="5196"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11501,51 +11501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BOZP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně roubenek a srubů, 11.9.2026 16:54:57</w:t>
+        <w:t>Výrobce/výrobkyně roubenek a srubů, 27.10.2026 1:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14133,51 +14133,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně roubenek a srubů, 11.9.2026 16:54:57</w:t>
+        <w:t>Výrobce/výrobkyně roubenek a srubů, 27.10.2026 1:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14706,51 +14706,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně roubenek a srubů, 11.9.2026 16:54:57</w:t>
+        <w:t>Výrobce/výrobkyně roubenek a srubů, 27.10.2026 1:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>