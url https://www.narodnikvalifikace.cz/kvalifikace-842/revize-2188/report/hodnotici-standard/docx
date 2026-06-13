--- v0 (2026-04-24)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F33C3B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F33C3B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F33C3B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDB8ECAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDB8ECAD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDB8ECAD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 24.4.2026 19:59:57</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 13.6.2026 14:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 24.4.2026 19:59:57</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 13.6.2026 14:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2418,51 +2418,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 24.4.2026 19:59:57</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 13.6.2026 14:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3980,51 +3980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 24.4.2026 19:59:57</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 13.6.2026 14:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5039,51 +5039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 24.4.2026 19:59:57</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 13.6.2026 14:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6476,51 +6476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky je 45 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 24.4.2026 19:59:57</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 13.6.2026 14:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7049,84 +7049,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výroba a opravy kytar Gubran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce součástek strunných hudebních nástrojů, 24.4.2026 19:59:57</w:t>
+        <w:t>Výrobce součástek strunných hudebních nástrojů, 13.6.2026 14:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3608CEDB"/>
+    <w:nsid w:val="7A0A7BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7212,51 +7212,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ECBF2A9"/>
+    <w:nsid w:val="1EF3AAA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D707B44"/>
+    <w:nsid w:val="1CAFEA20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>