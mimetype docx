--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53CCC75B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53CCC75B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53CCC75B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BC91479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BC91479" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BC91479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička oděvních výrobků, 28.4.2026 22:56:37</w:t>
+        <w:t>Šička oděvních výrobků, 13.6.2026 10:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1334,51 +1334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti apod.), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií formou praktického předvedení s ústním ověřením se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička oděvních výrobků, 28.4.2026 22:56:37</w:t>
+        <w:t>Šička oděvních výrobků, 13.6.2026 10:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1739,51 +1739,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička oděvních výrobků, 28.4.2026 22:56:37</w:t>
+        <w:t>Šička oděvních výrobků, 13.6.2026 10:51:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>