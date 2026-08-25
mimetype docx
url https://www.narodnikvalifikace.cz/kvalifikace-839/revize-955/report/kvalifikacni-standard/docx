--- v1 (2026-06-13)
+++ v2 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BC91479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BC91479" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BC91479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44998E39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44998E39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44998E39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička oděvních výrobků, 13.6.2026 10:51:49</w:t>
+        <w:t>Šička oděvních výrobků, 25.8.2026 18:20:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1334,51 +1334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti apod.), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií formou praktického předvedení s ústním ověřením se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička oděvních výrobků, 13.6.2026 10:51:49</w:t>
+        <w:t>Šička oděvních výrobků, 25.8.2026 18:20:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1739,51 +1739,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šička oděvních výrobků, 13.6.2026 10:51:49</w:t>
+        <w:t>Šička oděvních výrobků, 25.8.2026 18:20:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>