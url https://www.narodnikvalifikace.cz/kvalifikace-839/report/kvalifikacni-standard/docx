--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BBBBEDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BBBBEDB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BBBBEDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D5C44FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D5C44FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D5C44FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 28.4.2026 19:55:03</w:t>
+        <w:t>Šič/šička oděvních výrobků, 13.6.2026 8:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1744,51 +1744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria hodnocení c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 28.4.2026 19:55:03</w:t>
+        <w:t>Šič/šička oděvních výrobků, 13.6.2026 8:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,84 +2149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 28.4.2026 19:55:03</w:t>
+        <w:t>Šič/šička oděvních výrobků, 13.6.2026 8:37:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05EE79F5"/>
+    <w:nsid w:val="43155E4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>