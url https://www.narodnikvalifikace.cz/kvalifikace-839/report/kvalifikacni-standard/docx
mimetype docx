--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D5C44FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D5C44FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D5C44FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28EB42C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28EB42C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28EB42C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 13.6.2026 8:37:05</w:t>
+        <w:t>Šič/šička oděvních výrobků, 13.6.2026 8:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1744,51 +1744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria hodnocení c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 13.6.2026 8:37:05</w:t>
+        <w:t>Šič/šička oděvních výrobků, 13.6.2026 8:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,84 +2149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 13.6.2026 8:37:05</w:t>
+        <w:t>Šič/šička oděvních výrobků, 13.6.2026 8:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43155E4C"/>
+    <w:nsid w:val="3A0328DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>