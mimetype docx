--- v2 (2026-06-13)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28EB42C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28EB42C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28EB42C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R648AA8A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR648AA8A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR648AA8A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 13.6.2026 8:56:23</w:t>
+        <w:t>Šič/šička oděvních výrobků, 13.6.2026 10:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1744,51 +1744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria hodnocení c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 13.6.2026 8:56:23</w:t>
+        <w:t>Šič/šička oděvních výrobků, 13.6.2026 10:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,84 +2149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 13.6.2026 8:56:23</w:t>
+        <w:t>Šič/šička oděvních výrobků, 13.6.2026 10:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A0328DD"/>
+    <w:nsid w:val="3478D416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>