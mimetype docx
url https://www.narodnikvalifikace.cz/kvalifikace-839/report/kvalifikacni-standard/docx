--- v3 (2026-06-13)
+++ v4 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R648AA8A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR648AA8A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR648AA8A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DB60438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DB60438" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DB60438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 13.6.2026 10:43:05</w:t>
+        <w:t>Šič/šička oděvních výrobků, 25.8.2026 16:04:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1744,51 +1744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na vlastní provádění operce, tak na výsledek pracovní činnosti. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu vypracovaného dílce (vzhled, funkčnost prvků, dodržování šířek švových záložek, hladkost švu, přesnost tvaru součásti), klást důraz na rozvržení pracovní plochy, úsporu pohybů a jednotlivých úkonů a dále je třeba přihlížet především k bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě oděvů může uchazeč kritéria hodnocení c) až e) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném dílci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 13.6.2026 10:43:05</w:t>
+        <w:t>Šič/šička oděvních výrobků, 25.8.2026 16:04:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,84 +2149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Šič/šička oděvních výrobků, 13.6.2026 10:43:05</w:t>
+        <w:t>Šič/šička oděvních výrobků, 25.8.2026 16:04:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3478D416"/>
+    <w:nsid w:val="49AB6F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>