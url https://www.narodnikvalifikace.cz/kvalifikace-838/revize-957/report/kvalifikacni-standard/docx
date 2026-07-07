--- v0 (2026-05-12)
+++ v1 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E885B72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E885B72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E885B72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C198BD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C198BD9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C198BD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 29.11.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 12.5.2026 13:17:00</w:t>
+        <w:t>Švadlena, 7.7.2026 15:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1446,51 +1446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu zhotoveného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií formou praktického předvedení s ústním ověřením se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě dámských oděvů může uchazeč kritéria c) až f) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 12.5.2026 13:17:00</w:t>
+        <w:t>Švadlena, 7.7.2026 15:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 12.5.2026 13:17:00</w:t>
+        <w:t>Švadlena, 7.7.2026 15:23:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>