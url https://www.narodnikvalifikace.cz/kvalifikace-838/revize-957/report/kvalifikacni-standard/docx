--- v1 (2026-07-07)
+++ v2 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C198BD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C198BD9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C198BD9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R409EC083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR409EC083" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR409EC083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.08.2013 do: 29.11.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 7.7.2026 15:23:25</w:t>
+        <w:t>Švadlena, 25.8.2026 22:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1446,51 +1446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu zhotoveného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií formou praktického předvedení s ústním ověřením se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při výrobě dámských oděvů může uchazeč kritéria c) až f) této odborné kompetence splnit na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na zhotovovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 7.7.2026 15:23:25</w:t>
+        <w:t>Švadlena, 25.8.2026 22:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Švadlena, 7.7.2026 15:23:25</w:t>
+        <w:t>Švadlena, 25.8.2026 22:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>