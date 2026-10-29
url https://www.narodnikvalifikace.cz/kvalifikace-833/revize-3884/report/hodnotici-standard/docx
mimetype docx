--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R631F72AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR631F72AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR631F72AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F43215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F43215" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F43215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 13.9.2026 19:42:20</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 29.10.2026 3:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 13.9.2026 19:42:20</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 29.10.2026 3:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3276,51 +3276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 13.9.2026 19:42:20</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 29.10.2026 3:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3619,51 +3619,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 13.9.2026 19:42:20</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 29.10.2026 3:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4076,51 +4076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná endokrinní onemocnění</w:t>
+        <w:t>Závažná endokrinní onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4135,51 +4135,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná degenerativní a zánětlivá onemocnění pohybového systému</w:t>
+        <w:t>Závažná degenerativní a zánětlivá onemocnění pohybového systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4194,51 +4194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nemoci cév a nervů horních končetin</w:t>
+        <w:t>Nemoci cév a nervů horních končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4253,51 +4253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažná endokrinní onemocnění včetně diabetes mellitus</w:t>
+        <w:t>Prognosticky závažná endokrinní onemocnění včetně diabetes mellitus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4312,51 +4312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Poruchy vidění</w:t>
+        <w:t>Poruchy vidění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná onemocnění páteře</w:t>
+        <w:t>Závažná onemocnění páteře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4430,51 +4430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná onemocnění pohybového systému omezující práci ve vynucené poloze</w:t>
+        <w:t>Závažná onemocnění pohybového systému omezující práci ve vynucené poloze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4489,51 +4489,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závrať jakékoliv etiologie</w:t>
+        <w:t>Závrať jakékoliv etiologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4548,51 +4548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Duševní poruchy</w:t>
+        <w:t>Duševní poruchy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4607,51 +4607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Poruchy chování</w:t>
+        <w:t>Poruchy chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4666,51 +4666,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná psychosomatická onemocnění</w:t>
+        <w:t>Závažná psychosomatická onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4725,51 +4725,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Drogová závislost v anamnéze</w:t>
+        <w:t>Drogová závislost v anamnéze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4784,51 +4784,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Epilepsie a jiná záchvatová onemocnění</w:t>
+        <w:t>Epilepsie a jiná záchvatová onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4843,51 +4843,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná nervová onemocnění</w:t>
+        <w:t>Závažná nervová onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4902,51 +4902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažné stavy po úrazech či operacích pohybového systému</w:t>
+        <w:t>Závažné stavy po úrazech či operacích pohybového systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4961,51 +4961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Poruchy prokrvení končetin</w:t>
+        <w:t>Poruchy prokrvení končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5076,51 +5076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Raynaudův syndrom</w:t>
+        <w:t>Raynaudův syndrom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5135,51 +5135,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažná onemocnění cév a nervů horních končetin</w:t>
+        <w:t>Prognosticky závažná onemocnění cév a nervů horních končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5194,51 +5194,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažné poruchy vidění</w:t>
+        <w:t>Prognosticky závažné poruchy vidění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5253,51 +5253,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažná onemocnění pohybového systému, znemožňující zátěž páteře a trupu</w:t>
+        <w:t>Prognosticky závažná onemocnění pohybového systému, znemožňující zátěž páteře a trupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5312,51 +5312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažná chronická onemocnění pohybového systému, zamezující práci ve vynucené poloze</w:t>
+        <w:t>Prognosticky závažná chronická onemocnění pohybového systému, zamezující práci ve vynucené poloze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5371,51 +5371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záchvatovité a kolapsové stavy</w:t>
+        <w:t>Záchvatovité a kolapsové stavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5430,51 +5430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažné duševní poruchy, těžké poruchy chování</w:t>
+        <w:t>Závažné duševní poruchy, těžké poruchy chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11937" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6287,51 +6287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Demontáž a montáž nástavby z podvozku, kritérium a) - základní nástavbou je myšleno: valník, plošina, skříň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 13.9.2026 19:42:20</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 29.10.2026 3:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6589,79 +6589,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou minimálně ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8352" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
+        <w:framePr w:w="10766" w:h="6028" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6673,51 +6673,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6729,51 +6729,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6788,51 +6788,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na konstrukci a opravy motorových vozidel a alespoň 5 let odborné praxe v opravárenských nebo vzdělávacích nebo řídicích činnostech v oblasti oprav nákladních vozidel a autobusů se zaměřením na přípojná vozidla, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6847,51 +6847,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání zaměřené na konstrukci a opravy motorových vozidel a alespoň 5 let odborné praxe v opravárenských nebo vzdělávacích nebo řídicích činnostech v oblasti oprav nákladních vozidel a autobusů se zaměřením na přípojná vozidla, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6906,51 +6906,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání zaměřené na konstrukci motorových vozidel a alespoň 5 let odborné praxe v opravárenských nebo vzdělávacích nebo řídicích činnostech v oblasti oprav nákladních vozidel a autobusů se zaměřením na přípojná vozidla, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6962,51 +6962,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7018,51 +7018,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7070,117 +7070,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7192,51 +7133,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7248,51 +7189,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7304,51 +7245,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7804" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5481" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7370,51 +7311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 13.9.2026 19:42:20</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 29.10.2026 3:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8718,51 +8659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 13.9.2026 19:42:20</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 29.10.2026 3:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9403,84 +9344,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 13.9.2026 19:42:20</w:t>
+        <w:t>Mechanik/mechanička nástaveb, návěsů a přívěsů nákladních vozidel a autobusů, 29.10.2026 3:55:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="296E9401"/>
+    <w:nsid w:val="1FB90343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9566,51 +9507,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3437BA3F"/>
+    <w:nsid w:val="71DCA7F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9696,51 +9637,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42D31B7D"/>
+    <w:nsid w:val="37E613D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9826,51 +9767,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="322782CB"/>
+    <w:nsid w:val="2466EAAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>