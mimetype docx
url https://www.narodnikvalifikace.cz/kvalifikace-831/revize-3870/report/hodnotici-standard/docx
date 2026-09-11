--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R670036C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR670036C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR670036C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60A30E9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60A30E9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60A30E9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 14:04:26</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 14:04:26</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3188,51 +3188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 14:04:26</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3585,51 +3585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 14:04:26</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6421,51 +6421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Diagnostika a oprava systému řízení motoru, kritéria a), b) - bude připraveno vozidlo s provozní závadou, případně simulovanou závadou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 14:04:26</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7504,51 +7504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 14:04:26</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8684,51 +8684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 14:04:26</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9369,84 +9369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 14:04:26</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7171B577"/>
+    <w:nsid w:val="255E0E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9532,51 +9532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5923B95D"/>
+    <w:nsid w:val="54CDC462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9662,51 +9662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35F3EDFD"/>
+    <w:nsid w:val="7A3FB9EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9792,51 +9792,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6AEFFF49"/>
+    <w:nsid w:val="348EE03A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>