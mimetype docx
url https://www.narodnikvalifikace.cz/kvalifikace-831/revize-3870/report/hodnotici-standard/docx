--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60A30E9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60A30E9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60A30E9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25CA19BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25CA19BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25CA19BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 6:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 6:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3188,51 +3188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 6:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3585,51 +3585,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 6:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4042,51 +4042,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná endokrinní onemocnění</w:t>
+        <w:t>Závažná endokrinní onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4101,51 +4101,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná degenerativní a zánětlivá onemocnění pohybového systému</w:t>
+        <w:t>Závažná degenerativní a zánětlivá onemocnění pohybového systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4160,51 +4160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nemoci cév a nervů horních končetin</w:t>
+        <w:t>Nemoci cév a nervů horních končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4219,51 +4219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažná endokrinní onemocnění včetně diabetes mellitus</w:t>
+        <w:t>Prognosticky závažná endokrinní onemocnění včetně diabetes mellitus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4278,51 +4278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Poruchy vidění</w:t>
+        <w:t>Poruchy vidění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4337,51 +4337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná onemocnění páteře</w:t>
+        <w:t>Závažná onemocnění páteře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4396,51 +4396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná onemocnění pohybového systému omezující práci ve vynucené poloze</w:t>
+        <w:t>Závažná onemocnění pohybového systému omezující práci ve vynucené poloze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4455,51 +4455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závrať jakékoliv etiologie</w:t>
+        <w:t>Závrať jakékoliv etiologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4514,51 +4514,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Duševní poruchy</w:t>
+        <w:t>Duševní poruchy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4573,51 +4573,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Poruchy chování</w:t>
+        <w:t>Poruchy chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4632,51 +4632,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná psychosomatická onemocnění</w:t>
+        <w:t>Závažná psychosomatická onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4691,51 +4691,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Drogová závislost v anamnéze</w:t>
+        <w:t>Drogová závislost v anamnéze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4750,51 +4750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Epilepsie a jiná záchvatová onemocnění</w:t>
+        <w:t>Epilepsie a jiná záchvatová onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4809,51 +4809,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná nervová onemocnění</w:t>
+        <w:t>Závažná nervová onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4868,51 +4868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažné stavy po úrazech či operacích pohybového systému</w:t>
+        <w:t>Závažné stavy po úrazech či operacích pohybového systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4927,51 +4927,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Poruchy prokrvení končetin</w:t>
+        <w:t>Poruchy prokrvení končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5042,51 +5042,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Raynaudův syndrom</w:t>
+        <w:t>Raynaudův syndrom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5101,51 +5101,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažná onemocnění cév a nervů horních končetin</w:t>
+        <w:t>Prognosticky závažná onemocnění cév a nervů horních končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5160,51 +5160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažné poruchy vidění</w:t>
+        <w:t>Prognosticky závažné poruchy vidění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5219,51 +5219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažná onemocnění pohybového systému, znemožňující zátěž páteře a trupu</w:t>
+        <w:t>Prognosticky závažná onemocnění pohybového systému, znemožňující zátěž páteře a trupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5278,51 +5278,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažná chronická onemocnění pohybového systému, zamezující práci ve vynucené poloze</w:t>
+        <w:t>Prognosticky závažná chronická onemocnění pohybového systému, zamezující práci ve vynucené poloze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5337,51 +5337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záchvatovité a kolapsové stavy</w:t>
+        <w:t>Záchvatovité a kolapsové stavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5396,51 +5396,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažné duševní poruchy, těžké poruchy chování</w:t>
+        <w:t>Závažné duševní poruchy, těžké poruchy chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6421,51 +6421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Diagnostika a oprava systému řízení motoru, kritéria a), b) - bude připraveno vozidlo s provozní závadou, případně simulovanou závadou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 6:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6723,79 +6723,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou minimálně ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8121" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
+        <w:framePr w:w="10766" w:h="5798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6807,51 +6807,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6863,51 +6863,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6922,51 +6922,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na konstrukci a opravy motorových vozidel a alespoň 5 let odborné praxe v opravárenských nebo vzdělávacích nebo řídicích činnostech v oblasti oprav nákladních vozidel a autobusů, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6981,51 +6981,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání zaměřené na konstrukci a opravy motorových vozidel a alespoň 5 let odborné praxe v opravárenských nebo vzdělávacích nebo řídicích činnostech v oblasti oprav nákladních vozidel a autobusů, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7040,51 +7040,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání zaměřené na konstrukci motorových vozidel a alespoň 5 let odborné praxe v opravárenských nebo vzdělávacích nebo řídicích činnostech v oblasti oprav nákladních vozidel a autobusů, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7096,51 +7096,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7152,51 +7152,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7204,117 +7204,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7326,51 +7267,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7382,51 +7323,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7438,51 +7379,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7504,51 +7445,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 6:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8684,51 +8625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 6:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9369,84 +9310,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 19:34:13</w:t>
+        <w:t>Mechanik/mechanička hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 6:10:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="255E0E4D"/>
+    <w:nsid w:val="629398EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9532,51 +9473,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54CDC462"/>
+    <w:nsid w:val="6F6F9B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9662,51 +9603,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A3FB9EA"/>
+    <w:nsid w:val="042627D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9792,51 +9733,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="348EE03A"/>
+    <w:nsid w:val="57566BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>