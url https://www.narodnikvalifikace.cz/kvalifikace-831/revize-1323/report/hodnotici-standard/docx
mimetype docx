--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15BF4114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15BF4114" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15BF4114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R776C9A7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR776C9A7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR776C9A7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 11:21:02</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2068,51 +2068,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 11:21:02</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 11:21:02</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3578,51 +3578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 11:21:02</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6414,51 +6414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Diagnostika a oprava systému řízení motoru, kritéria a), b) - bude připraveno vozidlo s provozní závadou, případně simulovanou závadou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 11:21:02</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7497,51 +7497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 11:21:02</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8677,51 +8677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 11:21:02</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9362,84 +9362,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 13.6.2026 11:21:02</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36F4ED1D"/>
+    <w:nsid w:val="4DD659B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9525,51 +9525,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="130E22F0"/>
+    <w:nsid w:val="5CE259C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9655,51 +9655,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B4DD223"/>
+    <w:nsid w:val="2A4B7115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9785,51 +9785,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="237DC9CD"/>
+    <w:nsid w:val="28E1B719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>