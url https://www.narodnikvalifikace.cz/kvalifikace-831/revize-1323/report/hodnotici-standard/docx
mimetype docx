--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R776C9A7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR776C9A7F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR776C9A7F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55BAD0CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55BAD0CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55BAD0CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2068,51 +2068,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3578,51 +3578,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4035,51 +4035,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná endokrinní onemocnění</w:t>
+        <w:t>Závažná endokrinní onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4094,51 +4094,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná degenerativní a zánětlivá onemocnění pohybového systému</w:t>
+        <w:t>Závažná degenerativní a zánětlivá onemocnění pohybového systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4153,51 +4153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nemoci cév a nervů horních končetin</w:t>
+        <w:t>Nemoci cév a nervů horních končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4212,51 +4212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažná endokrinní onemocnění včetně diabetes mellitus</w:t>
+        <w:t>Prognosticky závažná endokrinní onemocnění včetně diabetes mellitus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4271,51 +4271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Poruchy vidění</w:t>
+        <w:t>Poruchy vidění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4330,51 +4330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná onemocnění páteře</w:t>
+        <w:t>Závažná onemocnění páteře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4389,51 +4389,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná onemocnění pohybového systému omezující práci ve vynucené poloze</w:t>
+        <w:t>Závažná onemocnění pohybového systému omezující práci ve vynucené poloze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4448,51 +4448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závrať jakékoliv etiologie</w:t>
+        <w:t>Závrať jakékoliv etiologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4507,51 +4507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Duševní poruchy</w:t>
+        <w:t>Duševní poruchy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4566,51 +4566,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Poruchy chování</w:t>
+        <w:t>Poruchy chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4625,51 +4625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná psychosomatická onemocnění</w:t>
+        <w:t>Závažná psychosomatická onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4684,51 +4684,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Drogová závislost v anamnéze</w:t>
+        <w:t>Drogová závislost v anamnéze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4743,51 +4743,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Epilepsie a jiná záchvatová onemocnění</w:t>
+        <w:t>Epilepsie a jiná záchvatová onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4802,51 +4802,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažná nervová onemocnění</w:t>
+        <w:t>Závažná nervová onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4861,51 +4861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažné stavy po úrazech či operacích pohybového systému</w:t>
+        <w:t>Závažné stavy po úrazech či operacích pohybového systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4920,51 +4920,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Poruchy prokrvení končetin</w:t>
+        <w:t>Poruchy prokrvení končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5035,51 +5035,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Raynaudův syndrom</w:t>
+        <w:t>Raynaudův syndrom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5094,51 +5094,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažná onemocnění cév a nervů horních končetin</w:t>
+        <w:t>Prognosticky závažná onemocnění cév a nervů horních končetin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5153,51 +5153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažné poruchy vidění</w:t>
+        <w:t>Prognosticky závažné poruchy vidění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5212,51 +5212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažná onemocnění pohybového systému, znemožňující zátěž páteře a trupu</w:t>
+        <w:t>Prognosticky závažná onemocnění pohybového systému, znemožňující zátěž páteře a trupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5271,51 +5271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prognosticky závažná chronická onemocnění pohybového systému, zamezující práci ve vynucené poloze</w:t>
+        <w:t>Prognosticky závažná chronická onemocnění pohybového systému, zamezující práci ve vynucené poloze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5330,51 +5330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záchvatovité a kolapsové stavy</w:t>
+        <w:t>Záchvatovité a kolapsové stavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5389,51 +5389,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Závažné duševní poruchy, těžké poruchy chování</w:t>
+        <w:t>Závažné duševní poruchy, těžké poruchy chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12643" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6414,51 +6414,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Diagnostika a oprava systému řízení motoru, kritéria a), b) - bude připraveno vozidlo s provozní závadou, případně simulovanou závadou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7197,51 +7197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7256,51 +7256,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7497,51 +7497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8677,51 +8677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9362,84 +9362,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 11.9.2026 18:43:30</w:t>
+        <w:t>Mechanik hnacích agregátů nákladních vozidel a autobusů, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DD659B4"/>
+    <w:nsid w:val="24224D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9525,51 +9525,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CE259C4"/>
+    <w:nsid w:val="0BE65AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9655,51 +9655,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A4B7115"/>
+    <w:nsid w:val="50652D6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9785,51 +9785,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28E1B719"/>
+    <w:nsid w:val="0DF13AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>