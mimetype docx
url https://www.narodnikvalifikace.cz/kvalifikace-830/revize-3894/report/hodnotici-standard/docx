--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67B54D55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67B54D55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67B54D55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F00E24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F00E24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F00E24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 8:05:08</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 8:05:08</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 8:05:08</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 8:05:08</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 8:05:08</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 8:05:08</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 8:05:08</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 8:05:08</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 15.4.2026 8:05:08</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F116A2E"/>
+    <w:nsid w:val="580869BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75C20354"/>
+    <w:nsid w:val="739F69C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A1A5CAE"/>
+    <w:nsid w:val="279FF626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>