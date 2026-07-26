--- v1 (2026-05-30)
+++ v2 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F00E24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F00E24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F00E24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R419F95B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR419F95B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR419F95B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 08.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 26.7.2026 13:32:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 26.7.2026 13:32:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 26.7.2026 13:32:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 26.7.2026 13:32:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 26.7.2026 13:32:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 26.7.2026 13:32:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 26.7.2026 13:32:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 26.7.2026 13:32:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 30.5.2026 19:03:47</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 26.7.2026 13:32:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="580869BD"/>
+    <w:nsid w:val="6DCE3002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="739F69C3"/>
+    <w:nsid w:val="11B0546A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="279FF626"/>
+    <w:nsid w:val="3832C4B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>