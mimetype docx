--- v2 (2026-06-13)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5815CD6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5815CD6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5815CD6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C6085E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C6085E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C6085E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 13.6.2026 13:25:24</w:t>
+        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 13.6.2026 13:25:24</w:t>
+        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 13.6.2026 13:25:24</w:t>
+        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3577,51 +3577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 13.6.2026 13:25:24</w:t>
+        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4612,51 +4612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 13.6.2026 13:25:24</w:t>
+        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5418,51 +5418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 9 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 13.6.2026 13:25:24</w:t>
+        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6047,84 +6047,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rybářsví Nové Hrady, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 13.6.2026 13:25:24</w:t>
+        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3225B509"/>
+    <w:nsid w:val="300565E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6210,51 +6210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C8DC338"/>
+    <w:nsid w:val="3A1FA5B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6340,51 +6340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33AABC19"/>
+    <w:nsid w:val="4AE368BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>