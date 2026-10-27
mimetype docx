--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C6085E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C6085E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C6085E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21F9AFC8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21F9AFC8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21F9AFC8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
+        <w:t>Líhňař, 27.10.2026 2:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
+        <w:t>Líhňař, 27.10.2026 2:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
+        <w:t>Líhňař, 27.10.2026 2:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3577,51 +3577,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
+        <w:t>Líhňař, 27.10.2026 2:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4312,51 +4312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4371,51 +4371,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4612,51 +4612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
+        <w:t>Líhňař, 27.10.2026 2:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4828,51 +4828,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Rybochovná zařízení</w:t>
+        <w:t>Rybochovná zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4382" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4887,51 +4887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Rybí líhně</w:t>
+        <w:t>Rybí líhně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4382" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4946,51 +4946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Biologický materiál – generační ryby (minimálně 4 ks jednoho druhu z dále uvedených – kapr obecný, lín obecný, tolstolobik bílý, tolstolobec pestrý, amur bílý, štika obecná), mlíčí, neoplozené jikry (minimálně 100 ks), oplozené jikry (minimálně 100 ks), váčkový plůdek (minimálně 100 ks), krmený plůdek (minimálně 100 ks) nejméně jednoho druhu ryb z výše uvedených druhů</w:t>
+        <w:t>Biologický materiál – generační ryby (minimálně 4 ks jednoho druhu z dále uvedených – kapr obecný, lín obecný, tolstolobik bílý, tolstolobec pestrý, amur bílý, štika obecná), mlíčí, neoplozené jikry (minimálně 100 ks), oplozené jikry (minimálně 100 ks), váčkový plůdek (minimálně 100 ks), krmený plůdek (minimálně 100 ks) nejméně jednoho druhu ryb z výše uvedených druhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4382" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5005,51 +5005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zkušební místnost</w:t>
+        <w:t>Zkušební místnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4382" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5064,51 +5064,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příslušná zařízení, pomůcky – výtěrový list, výtěrové hnízdo pro candáta, výtěrový substrát, misky, inkubační přístroje, dezinfekční prostředky (např. Savo), léčivo, anestetikum (např. hřebíčkový olej), hypofýzy nebo ovopel, injekční stříkačka, fyziologický roztok, PE vaky, vědra, čipy, injekční aplikátor, mikroskop nebo binolupa, přístroje pro stanovení kvality vody, filtr</w:t>
+        <w:t>Příslušná zařízení, pomůcky – výtěrový list, výtěrové hnízdo pro candáta, výtěrový substrát, misky, inkubační přístroje, dezinfekční prostředky (např. Savo), léčivo, anestetikum (např. hřebíčkový olej), hypofýzy nebo ovopel, injekční stříkačka, fyziologický roztok, PE vaky, vědra, čipy, injekční aplikátor, mikroskop nebo binolupa, přístroje pro stanovení kvality vody, filtr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4382" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5123,51 +5123,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
+        <w:t>Záznamové archy pro sledování a hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4382" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5418,51 +5418,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 9 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
+        <w:t>Líhňař, 27.10.2026 2:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6047,84 +6047,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rybářsví Nové Hrady, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Líhňař, 11.9.2026 19:15:08</w:t>
+        <w:t>Líhňař, 27.10.2026 2:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="300565E8"/>
+    <w:nsid w:val="68BBCAA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6210,51 +6210,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A1FA5B9"/>
+    <w:nsid w:val="45E849BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6340,51 +6340,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AE368BF"/>
+    <w:nsid w:val="389B4985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>