--- v2 (2026-08-04)
+++ v3 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72244476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72244476" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72244476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B4792AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B4792AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B4792AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 4.8.2026 4:52:56</w:t>
+        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 23.10.2026 5:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 4.8.2026 4:52:56</w:t>
+        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 23.10.2026 5:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3242,51 +3242,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 4.8.2026 4:52:56</w:t>
+        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 23.10.2026 5:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 4.8.2026 4:52:56</w:t>
+        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 23.10.2026 5:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4860,51 +4860,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 4.8.2026 4:52:56</w:t>
+        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 23.10.2026 5:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5683,51 +5683,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 4.8.2026 4:52:56</w:t>
+        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 23.10.2026 5:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5819,79 +5819,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6945" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5903,51 +5903,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat nejméně jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5959,51 +5959,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6018,51 +6018,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání se zaměřením na elektrotechniku, elektroniku a aplikovanou elektroniku v oblasti automatické identifikace a minimálně 8 let praxe na pozici vyžadující odbornou způsobilost pro práci na elektrotechnických a elektronických zařízeních nebo funkce učitele vyšší odborné školy některé z výše uvedených oborů, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace a současně musí splňovat odbornou způsobilost v elektrotechnice minimálně v rozsahu § 7 (vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6077,51 +6077,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na slaboproudou elektrotechniku, elektrotechnologii, elektrotechnickou specializaci, elektroniku nebo aplikovanou elektroniku v oblasti automatické identifikace a minimálně 6 let praxe na pozici vyžadující odbornou způsobilost pro práci nebo výzkum a vývoj elektrotechnických a elektronických zařízeních nebo funkce vysokoškolského učitele některé z výše uvedených oborů, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace a současně musí splňovat odbornou způsobilost v elektrotechnice minimálně v rozsahu § 7 (vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6133,51 +6133,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6189,51 +6189,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6241,117 +6241,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6363,51 +6304,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6419,51 +6360,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6475,51 +6416,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8721" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6398" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6541,51 +6482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 4.8.2026 4:52:56</w:t>
+        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 23.10.2026 5:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6925,51 +6866,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•předpisy, normy a jiné publikace: zákony, vyhlášky a nařízení z oblasti požadavků, projektování a provozu elektrických zařízení, technické normy z oblasti projektování a provozu elektrických zařízení, bezpečnosti práce na elektrických zařízeních, popřípadě učební texty vypracované pro střední školy elektrotechnické, katalogy součástek a elektrotechnických materiálů </w:t>
+        <w:t xml:space="preserve">předpisy, normy a jiné publikace: zákony, vyhlášky a nařízení z oblasti požadavků, projektování a provozu elektrických zařízení, technické normy z oblasti projektování a provozu elektrických zařízení, bezpečnosti práce na elektrických zařízeních, popřípadě učební texty vypracované pro střední školy elektrotechnické, katalogy součástek a elektrotechnických materiálů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6984,51 +6925,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•elektrotechnické výkresy a schémata pro montáž zařízení pro automatickou identifikaci</w:t>
+        <w:t>elektrotechnické výkresy a schémata pro montáž zařízení pro automatickou identifikaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7043,51 +6984,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodná elektrotechnická zařízení pro automatickou identifikaci, jejich části a díly, montážní materiály potřebné pro ověřování kritérií založených na formě praktického předvedení</w:t>
+        <w:t>vhodná elektrotechnická zařízení pro automatickou identifikaci, jejich části a díly, montážní materiály potřebné pro ověřování kritérií založených na formě praktického předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7102,51 +7043,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•RFID Tagy</w:t>
+        <w:t>RFID Tagy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7161,51 +7102,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•RFID čtečky (snímač s anténou)</w:t>
+        <w:t>RFID čtečky (snímač s anténou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7220,51 +7161,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•RFID čipy</w:t>
+        <w:t>RFID čipy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7279,51 +7220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřící a testovací přístroje: universální analogový i číslicový přístroj k měření elektrických veličin, obvodový analyzátor, testovací zařízení a software k testování zařízení pro automatickou identifikaci</w:t>
+        <w:t>měřící a testovací přístroje: universální analogový i číslicový přístroj k měření elektrických veličin, obvodový analyzátor, testovací zařízení a software k testování zařízení pro automatickou identifikaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7338,51 +7279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sady elektrotechnického ručního nářadí (šroubováky, kleště, kombinačky, pinzety)</w:t>
+        <w:t>sady elektrotechnického ručního nářadí (šroubováky, kleště, kombinačky, pinzety)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7397,51 +7338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory pro měření elektrických a dalších veličin a charakteristik obvodů a součástek</w:t>
+        <w:t>prostory pro měření elektrických a dalších veličin a charakteristik obvodů a součástek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7456,51 +7397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pomůcky k zajištění bezpečnosti práce</w:t>
+        <w:t>ochranné pomůcky k zajištění bezpečnosti práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7863,51 +7804,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů a na několik pracovišť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 4.8.2026 4:52:56</w:t>
+        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 23.10.2026 5:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8380,84 +8321,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 4.8.2026 4:52:56</w:t>
+        <w:t>Samostatný elektrotechnik projektant / samostatná elektrotechnička projektantka pro automatickou identifikaci RFID, 23.10.2026 5:31:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53E7B260"/>
+    <w:nsid w:val="6E43157E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8543,51 +8484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DDE3A3F"/>
+    <w:nsid w:val="327536DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8673,51 +8614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="692FD9E6"/>
+    <w:nsid w:val="2840B5D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>