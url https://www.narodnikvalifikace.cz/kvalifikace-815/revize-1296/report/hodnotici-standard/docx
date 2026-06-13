--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R242AFEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR242AFEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR242AFEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20697C6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20697C6A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20697C6A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.09.2017 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 29.4.2026 0:25:18</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 13.6.2026 11:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2031,51 +2031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 29.4.2026 0:25:18</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 13.6.2026 11:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2953,51 +2953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Způsoby ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 29.4.2026 0:25:18</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 13.6.2026 11:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3912,51 +3912,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 29.4.2026 0:25:18</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 13.6.2026 11:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4907,51 +4907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření s ústním vysvětlením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 29.4.2026 0:25:18</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 13.6.2026 11:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 29.4.2026 0:25:18</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 13.6.2026 11:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6591,51 +6591,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 29.4.2026 0:25:18</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 13.6.2026 11:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8321,51 +8321,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 29.4.2026 0:25:18</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 13.6.2026 11:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9430,51 +9430,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 29.4.2026 0:25:18</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 13.6.2026 11:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10162,51 +10162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 29.4.2026 0:25:18</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 13.6.2026 11:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10735,84 +10735,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Pavel Vacínek - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 29.4.2026 0:25:18</w:t>
+        <w:t>Samostatný polygrafický technik pracovník řízení jakosti, 13.6.2026 11:18:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B9EF669"/>
+    <w:nsid w:val="5276676F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10898,51 +10898,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34EC8521"/>
+    <w:nsid w:val="28A15B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>