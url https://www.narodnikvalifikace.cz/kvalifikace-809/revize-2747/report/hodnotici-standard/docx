--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F5C0B01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F5C0B01" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F5C0B01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B45F4CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B45F4CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B45F4CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Košíkář a pletař/košíkářka a pletařka, 13.9.2026 19:24:59</w:t>
+        <w:t>Košíkář a pletař/košíkářka a pletařka, 28.10.2026 22:19:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Košíkář a pletař/košíkářka a pletařka, 13.9.2026 19:24:59</w:t>
+        <w:t>Košíkář a pletař/košíkářka a pletařka, 28.10.2026 22:19:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2492,51 +2492,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Košíkář a pletař/košíkářka a pletařka, 13.9.2026 19:24:59</w:t>
+        <w:t>Košíkář a pletař/košíkářka a pletařka, 28.10.2026 22:19:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3355,51 +3355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Košíkář a pletař/košíkářka a pletařka, 13.9.2026 19:24:59</w:t>
+        <w:t>Košíkář a pletař/košíkářka a pletařka, 28.10.2026 22:19:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4148,51 +4148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•košíkářský výrobek z pedigu pro použití při stolování včetně vícebarevné úpravy prutů, např. koš na chléb o rozměrech 200 x 300 mm, nebo jiný výrobek srovnatelné náročnosti;</w:t>
+        <w:t>košíkářský výrobek z pedigu pro použití při stolování včetně vícebarevné úpravy prutů, např. koš na chléb o rozměrech 200 x 300 mm, nebo jiný výrobek srovnatelné náročnosti;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9969" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4207,51 +4207,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•drobný slaměný výrobek pro dekorativní použití v interiéru včetně vícebarevné úpravy stébel, např. vánoční ozdoba – zvonek o délce 70 mm a průměru 50 mm ze stébel žitné slámy, nebo jiný výrobek srovnatelné náročnosti ;</w:t>
+        <w:t>drobný slaměný výrobek pro dekorativní použití v interiéru včetně vícebarevné úpravy stébel, např. vánoční ozdoba – zvonek o délce 70 mm a průměru 50 mm ze stébel žitné slámy, nebo jiný výrobek srovnatelné náročnosti ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9969" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4266,51 +4266,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•košíkářský výrobek z vrbového proutí pro dekorativní použití v interiéru, např. koš na krbové dříví o velikosti do š. 430 mm x hl. 300 mm x v. 500 mm, nebo jiný výrobek srovnatelné náročnosti;</w:t>
+        <w:t>košíkářský výrobek z vrbového proutí pro dekorativní použití v interiéru, např. koš na krbové dříví o velikosti do š. 430 mm x hl. 300 mm x v. 500 mm, nebo jiný výrobek srovnatelné náročnosti;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9969" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4325,51 +4325,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•výplet pro kruhový sedák židle z rákosového vlákna minimálně o 80 dírkách s roztečí 13 až 15 mm;</w:t>
+        <w:t>výplet pro kruhový sedák židle z rákosového vlákna minimálně o 80 dírkách s roztečí 13 až 15 mm;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9969" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4384,51 +4384,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•výplet opěradla židle z pravého sítí, minimální rozměr rámu vyplétaného opěradla je 450 x 200 mm.</w:t>
+        <w:t>výplet opěradla židle z pravého sítí, minimální rozměr rámu vyplétaného opěradla je 450 x 200 mm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9969" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4932,51 +4932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Košíkář a pletař/košíkářka a pletařka, 13.9.2026 19:24:59</w:t>
+        <w:t>Košíkář a pletař/košíkářka a pletařka, 28.10.2026 22:19:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5786,51 +5786,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6027,51 +6027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Košíkář a pletař/košíkářka a pletařka, 13.9.2026 19:24:59</w:t>
+        <w:t>Košíkář a pletař/košíkářka a pletařka, 28.10.2026 22:19:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8047,51 +8047,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 17 až 23 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Košíkář a pletař/košíkářka a pletařka, 13.9.2026 19:24:59</w:t>
+        <w:t>Košíkář a pletař/košíkářka a pletařka, 28.10.2026 22:19:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8620,84 +8620,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vít Vavřiník, OSVČ / restaurátor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Košíkář a pletař/košíkářka a pletařka, 13.9.2026 19:24:59</w:t>
+        <w:t>Košíkář a pletař/košíkářka a pletařka, 28.10.2026 22:19:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DBC18EA"/>
+    <w:nsid w:val="0D06B524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8783,51 +8783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DD1D754"/>
+    <w:nsid w:val="6BE2359A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8913,51 +8913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59003FF3"/>
+    <w:nsid w:val="75E8044E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>