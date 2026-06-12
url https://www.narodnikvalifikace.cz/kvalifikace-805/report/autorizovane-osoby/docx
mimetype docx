--- v0 (2026-04-16)
+++ v1 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R736D2EB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR736D2EB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR736D2EB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R662138B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR662138B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR662138B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér/instalatérka soustav s tepelnými čerpadly a mělkých geotermálních systémů, 16.4.2026 23:11:39</w:t>
+        <w:t>Instalatér/instalatérka soustav s tepelnými čerpadly a mělkých geotermálních systémů, 13.6.2026 0:19:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -798,527 +798,581 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6108"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Master Therm tepelná čerpadla s.r.o.</w:t>
+        <w:t>Institut profesního vzdělávání z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6108"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Jesenická 738/63, 79201 Bruntál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6668"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6724"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Master Therm tepelná čerpadla s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6668"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6724"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Václavské náměstí 819/43, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7284"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7340"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Moore Academy CZ s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7284"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7340"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Karolinská 661/4, 18600 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6668"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6724"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Moore Academy CZ s.r.o.</w:t>
+        <w:t>PROPULS SOLAR s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6668"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6724"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karolinská 661/4, 18600 Praha</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Načešice 3, 53803 Načešice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Do koutů 1897/3, 14300 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8056"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8112"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>STIEBEL ELTRON spol. s r.o.</w:t>
+        <w:t>R E G U L U S spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8056"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8112"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dopraváků 749/3, 18400 Praha 8 - Dolní Chabry</w:t>
+        <w:t>Do koutů 1897/3, 14300 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školicí středisko CHKT a TČ, s.r.o.</w:t>
+        <w:t>STIEBEL ELTRON spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Dopraváků 749/3, 18400 Praha 8 - Dolní Chabry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9289"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9345"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Školicí středisko CHKT a TČ, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9289"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9345"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Poděbradská 520/24, 19000 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9906"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9962"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tepelná čerpadla MACH, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9906"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9962"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Maničky 46/5, 61600 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9289"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9345"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tepelná čerpadla MACH, s.r.o.</w:t>
+        <w:t>Vaillant Group Czech s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9289"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9345"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Maničky 46/5, 61600 Brno</w:t>
+        <w:t>25219 Chrášťany 188,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9675"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10678"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9731"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10734"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vaillant Group Czech s.r.o.</w:t>
+        <w:t>Viessmann,spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9675"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10678"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9731"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10734"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25219 Chrášťany 189,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér/instalatérka soustav s tepelnými čerpadly a mělkých geotermálních systémů, 16.4.2026 23:11:39</w:t>
+        <w:t>Instalatér/instalatérka soustav s tepelnými čerpadly a mělkých geotermálních systémů, 13.6.2026 0:19:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>