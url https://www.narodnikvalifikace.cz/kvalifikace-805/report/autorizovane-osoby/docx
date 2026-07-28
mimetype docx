--- v1 (2026-06-12)
+++ v2 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R662138B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR662138B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR662138B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EEF50F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EEF50F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EEF50F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér/instalatérka soustav s tepelnými čerpadly a mělkých geotermálních systémů, 13.6.2026 0:19:48</w:t>
+        <w:t>Instalatér/instalatérka soustav s tepelnými čerpadly a mělkých geotermálních systémů, 28.7.2026 9:27:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1328,51 +1328,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25219 Chrášťany 189,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér/instalatérka soustav s tepelnými čerpadly a mělkých geotermálních systémů, 13.6.2026 0:19:48</w:t>
+        <w:t>Instalatér/instalatérka soustav s tepelnými čerpadly a mělkých geotermálních systémů, 28.7.2026 9:27:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>