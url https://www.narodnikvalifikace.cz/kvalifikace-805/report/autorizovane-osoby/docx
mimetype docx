--- v2 (2026-07-28)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EEF50F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EEF50F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EEF50F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36A73C26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36A73C26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36A73C26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér/instalatérka soustav s tepelnými čerpadly a mělkých geotermálních systémů, 28.7.2026 9:27:54</w:t>
+        <w:t>Instalatér/instalatérka soustav s tepelnými čerpadly a mělkých geotermálních systémů, 28.7.2026 10:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1328,51 +1328,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25219 Chrášťany 189,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instalatér/instalatérka soustav s tepelnými čerpadly a mělkých geotermálních systémů, 28.7.2026 9:27:54</w:t>
+        <w:t>Instalatér/instalatérka soustav s tepelnými čerpadly a mělkých geotermálních systémů, 28.7.2026 10:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>