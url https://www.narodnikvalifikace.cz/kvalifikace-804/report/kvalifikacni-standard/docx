--- v5 (2026-09-14)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8812950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8812950" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8812950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCC7FF69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCC7FF69" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCC7FF69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lešenář – šéfmontér / lešenářka – šéfmontérka, 14.9.2026 8:54:33</w:t>
+        <w:t>Lešenář – šéfmontér / lešenářka – šéfmontérka, 29.10.2026 16:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13077,51 +13077,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>těchto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lešenář – šéfmontér / lešenářka – šéfmontérka, 14.9.2026 8:54:33</w:t>
+        <w:t>Lešenář – šéfmontér / lešenářka – šéfmontérka, 29.10.2026 16:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14960,323 +14960,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3090"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3105"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="3105"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3105"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="3105"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="3105"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="3105"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="3105"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="3105"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="3105"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="3105"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="3105"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>150</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="3105"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6451" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="3105"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="3105"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bylo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="3105"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8683" w:y="3105"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytvořit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="3105"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="3105"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9988" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>desítek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3335"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15317,306 +15317,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3570"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3585"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="3585"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3585"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="3585"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="3585"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="3585"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="3585"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="3585"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="3585"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="3585"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalifikačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="3585"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6854" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="3585"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="3585"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8150" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znamená,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="3585"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="3585"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9585" w:y="3585"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10377" w:y="3585"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10305" w:y="3585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3815"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15827,204 +15827,204 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4050"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4065"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="4065"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4065"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="4065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="4065"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="4065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="4065"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="4065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="4065"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="4065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="4065"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="4065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="4065"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="4065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="4065"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="4065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="4065"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="4065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="4065"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="4065"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16150,102 +16150,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4530"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4545"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="4545"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4545"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="4545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="4545"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="4545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="4545"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="4545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4775"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16541,102 +16541,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5010"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5025"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="5025"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5025"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="5025"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="5025"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="5025"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5255"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -20173,51 +20173,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lešenář – šéfmontér / lešenářka – šéfmontérka, 14.9.2026 8:54:33</w:t>
+        <w:t>Lešenář – šéfmontér / lešenářka – šéfmontérka, 29.10.2026 16:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20970,51 +20970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VÚBP, v. v. i.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lešenář – šéfmontér / lešenářka – šéfmontérka, 14.9.2026 8:54:33</w:t>
+        <w:t>Lešenář – šéfmontér / lešenářka – šéfmontérka, 29.10.2026 16:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>