--- v4 (2026-08-25)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B9E21A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B9E21A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B9E21A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BC94CDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BC94CDC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BC94CDC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lešenář – montážník / lešenářka – montážnice, 25.8.2026 20:18:40</w:t>
+        <w:t>Lešenář – montážník / lešenářka – montážnice, 27.10.2026 1:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1555,51 +1555,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria ústně a jedno kritérium s praktickým předvedením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lešenář – montážník / lešenářka – montážnice, 25.8.2026 20:18:40</w:t>
+        <w:t>Lešenář – montážník / lešenářka – montážnice, 27.10.2026 1:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12789,51 +12789,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lešenář – montážník / lešenářka – montážnice, 25.8.2026 20:18:40</w:t>
+        <w:t>Lešenář – montážník / lešenářka – montážnice, 27.10.2026 1:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13915,204 +13915,204 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="2404"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="2404"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="2404"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="2404"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="2404"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="2404"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="2404"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="2404"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="2404"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14476,102 +14476,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3100"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3114"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="3114"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3114"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="3114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3114"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="3114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="3114"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="3114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3345"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -18191,51 +18191,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lešenář – montážník / lešenářka – montážnice, 25.8.2026 20:18:40</w:t>
+        <w:t>Lešenář – montážník / lešenářka – montážnice, 27.10.2026 1:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18410,79 +18410,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7656" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="5332" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -18494,51 +18494,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -18550,51 +18550,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -18609,51 +18609,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou ve stavebním nebo strojním oboru a alespoň 5 let odborné praxe v oblasti montáže dočasných stavebních konstrukcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -18668,51 +18668,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání ve stavebním nebo strojním oboru a alespoň 5 let odborné praxe v oblasti montáže dočasných stavebních konstrukcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -18724,51 +18724,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -18780,51 +18780,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -18832,117 +18832,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -18954,51 +18895,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19010,51 +18951,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19066,51 +19007,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7108" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="4785" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19132,51 +19073,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lešenář – montážník / lešenářka – montážnice, 25.8.2026 20:18:40</w:t>
+        <w:t>Lešenář – montážník / lešenářka – montážnice, 27.10.2026 1:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19594,340 +19535,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3440"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3454"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="3454"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3454"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zákon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="3454"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>22/1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="3454"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="3454"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="3454"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="3454"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="3454"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="3454"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="3454"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="3454"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="3454"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>změně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="3454"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="3454"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doplnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="3454"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>některých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="3454"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákonů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9643" w:y="3454"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="3454"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="3454"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3685"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19951,340 +19892,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3920"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3934"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="3934"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3934"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="3934"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="3934"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>362/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="3934"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="3934"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="3934"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bližších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="3934"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="3934"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="3934"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6705" w:y="3934"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6878" w:y="3934"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="3934"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="3934"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="3934"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8472" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9033" w:y="3934"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9316" w:y="3934"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9244" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovištích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10440" w:y="3934"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10368" w:y="3934"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20393,289 +20334,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hloubky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4400"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4414"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="4414"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4414"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlády</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="4414"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="4414"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>495/2001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="4414"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="4414"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="4414"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="4414"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanoví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="4414"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="4414"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="4414"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bližší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="4414"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="4414"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poskytování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="4414"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="4414"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20920,1020 +20861,1020 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5586"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5600"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="5600"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5600"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5600"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8101</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="5600"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="5600"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="5600"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Společná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="5600"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ustanovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="5600"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="5600"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5835"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5850"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="5850"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5850"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="5850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5850"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="5850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8102</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="5850"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="5850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pojízdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="5850"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="5850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="5850"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="5850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="5850"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="5850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stojící</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="5850"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="5850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="5850"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="5850"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6085"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6099"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="6099"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6099"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="6099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6099"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="6099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8106</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="6099"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="6099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ochranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="6099"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="6099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="6099"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="6099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchytné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="6099"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="6099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="6099"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="6099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738106)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6334"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6349"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="6349"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="6349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6349"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="6349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8107</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="6349"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="6349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Trubková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="6349"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="6349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="6349"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="6349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6584"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6598"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="6598"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6598"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="6598"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="6598"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="6598"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="6598"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="6598"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="6598"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="6598"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="6598"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="6598"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="6598"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="6598"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="6598"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="6598"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="6598"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="6598"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="6598"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="6598"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="6598"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8769" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trubek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9456" w:y="6598"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="6598"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10617" w:y="6598"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10545" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -21974,867 +21915,867 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7064"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7078"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="7078"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7078"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="7078"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="7078"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="7078"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="7078"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="7078"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="7078"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="7078"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="7078"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="7078"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="7078"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="7078"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="7078"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="7078"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="7078"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="7078"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="7078"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="7078"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Speciální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="7078"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="7078"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7309"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="7309"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="7309"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="7309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="7309"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="7309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="7309"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="7309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7544"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7558"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="7558"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7558"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="7558"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="7558"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1430" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="7558"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="7558"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Spojky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="7558"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="7558"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="7558"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="7558"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="7558"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="7558"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="7558"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="7558"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="7558"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="7558"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="7558"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="7558"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="7558"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ploché</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="7558"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nánožky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="7558"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9825" w:y="7558"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="7558"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7789"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22943,1785 +22884,1785 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8024"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8038"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8038"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8038"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="8038"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12810</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="8038"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="8038"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8038"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fasádní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="8038"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílcová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="8038"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="8038"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="8038"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="8038"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="8038"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="8038"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="8038"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="8038"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8288"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8288"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8288"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="8288"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12810</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="8288"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="8288"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8288"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fasádní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="8288"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílcová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="8288"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="8288"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="8288"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="8288"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="8288"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zvláštní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="8288"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="8288"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="8288"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="8288"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="8288"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="8288"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8538"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="8538"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8538"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="8538"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12811</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="8538"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="8538"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8538"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="8538"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="8538"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="8538"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="8538"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="8538"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="8538"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="8538"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="8538"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="8538"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="8538"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8452" w:y="8538"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9398" w:y="8538"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="8538"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obecný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8768"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="8768"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8768"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9003"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9018"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9018"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9018"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9018"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12811</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="9018"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="9018"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="9018"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="9018"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="9018"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="9018"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="9018"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="9018"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="9018"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="9018"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="9018"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="9018"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="9018"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9253"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9267"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9267"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9267"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9267"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12811</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="9267"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="9267"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="9267"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="9267"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="9267"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="9267"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="9267"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="9267"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="9267"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zatěžovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="9267"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="9267"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738123)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9502"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9517"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9517"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9517"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9517"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="9517"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pojízdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="9517"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="9517"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílcová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="9517"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="9517"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="9517"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Materiály,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="9517"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozměry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="9517"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="9517"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zatížení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8294" w:y="9517"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="9517"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="9517"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9518" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10536" w:y="9517"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10464" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9747"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24745,1700 +24686,1700 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738112)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9982"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9997"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="9997"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9997"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9997"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1298</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="9997"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pojízdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="9997"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="9997"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="9997"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="9997"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pravidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="9997"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="9997"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="9997"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="9997"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="9997"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="9997"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7920" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="9997"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="9997"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="9997"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="9997"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10477"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10477"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10477"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10477"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10477"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10477"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12812</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10477"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="10477"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Podpěrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="10477"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="10477"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="10477"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="10477"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="10477"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="10477"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="10477"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="10477"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="10477"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="10477"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="10477"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="10477"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="10477"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="10477"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obecný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="10477"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="10477"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="10477"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="10477"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738108)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10712"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10726"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10726"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10726"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12813</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10726"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="10726"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="10726"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="10726"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="10726"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Podpěrné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="10726"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílcové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="10726"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="10726"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="10726"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zvláštní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="10726"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="10726"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="10726"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8640" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9758" w:y="10726"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738124)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10962"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10976"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="10976"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10976"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="10976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10976"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="10976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>13374</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10976"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="10976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Systémy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="10976"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="10976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="10976"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="10976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="10976"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="10976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="10976"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="10976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="10976"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="10976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="10976"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="10976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Specifikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="10976"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="10976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="10976"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="10976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8534" w:y="10976"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="10976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="10976"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="10976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738125)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11226"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="11226"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11226"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="11226"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1263</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="11226"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="11226"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="11226"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Záchytné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="11226"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="11226"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="11226"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="11226"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="11226"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bezpečnostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="11226"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="11226"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="11226"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osazování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="11226"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchytných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8692" w:y="11226"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="11226"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="11226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(738114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11461"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11475"/>
-[...16 lines deleted...]
-        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="11475"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11475"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="11475"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>CEN/TR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="11475"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15563</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="11475"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dočasné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="11475"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="11475"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="11475"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="11475"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doporučení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="11475"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="11475"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="11475"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="11475"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8952" w:y="11475"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8880" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="11475"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9052" w:y="11475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11706"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -26564,323 +26505,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12646"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="865" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12661"/>
-[...16 lines deleted...]
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="12661"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12661"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>VLASÁK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>S;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="12661"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PICEK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="12661"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Z.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="12661"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ŠKRÉTA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="12661"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="12661"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>WALD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="12661"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="12661"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Konstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="12661"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="12661"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="12661"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6878" w:y="12661"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evropských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="12661"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>norem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="12661"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9216" w:y="12661"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>České</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="12661"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="12661"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysoké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12891"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -27142,1173 +27083,1173 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13141"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13141"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DOLEJŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>J.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="13141"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PICEK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="13141"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Z.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="13141"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ŠKRÉTA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="13141"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K.,;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="13141"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VLASÁK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="13141"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>M.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="13141"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VLASÁK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="13141"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>S.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5985" w:y="13141"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7065" w:y="13141"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="13141"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="13141"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8126" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8784" w:y="13141"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8716" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="13141"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="13141"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9480" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>České</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13371"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10104" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysoké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="13371"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="13371"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="13371"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fakulta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="13371"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavební,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="13371"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Prosinec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="13371"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2011,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="13371"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISBN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="13371"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>978</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="13371"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="13371"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="13371"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="13371"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="13371"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="13371"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>04363</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="13371"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="13371"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="13371"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13606"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13621"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="13621"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13621"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Návod</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="13621"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="13621"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="13621"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="13621"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trubkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="13621"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="13621"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>FKK,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="13621"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="13621"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="13621"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="13621"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="13621"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7032" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="13621"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trubkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="13621"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="13621"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>HESCO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13856"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13870"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="13870"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="13870"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="13870"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="13870"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="13870"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="13870"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="13870"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="13870"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="13870"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="13870"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="13870"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="13870"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="13870"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALFIX,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="13870"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALTRAD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14101"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -29641,289 +29582,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>DORPA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15258"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15272"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="15272"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15272"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="15272"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="15272"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="15272"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="15272"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="15272"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="15272"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="15272"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="15272"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="15272"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="15272"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modulových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="15272"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="15272"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9057" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALFIX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="15272"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="15272"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MODUL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15502"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -30196,51 +30137,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>IV;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lešenář – montážník / lešenářka – montážnice, 25.8.2026 20:18:40</w:t>
+        <w:t>Lešenář – montážník / lešenářka – montážnice, 27.10.2026 1:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30913,306 +30854,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BRIO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2620"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2634"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="2634"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2634"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pět</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="2634"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="2634"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="2634"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="2634"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="2634"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="2634"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="2634"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="2634"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="2634"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="2634"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pojízdných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="2634"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="2634"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALFIX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="2634"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="2634"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ALUFIX;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -33310,306 +33251,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ZAG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4713"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4727"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="4727"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4727"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="4727"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="4727"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="4727"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="4727"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="4727"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="4727"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="4727"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="4727"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="4727"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="4727"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="4727"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="4727"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>HARSCO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="4727"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9897" w:y="4727"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="4727"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SGB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4957"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -33820,238 +33761,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>T60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5207"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="5207"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="5207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="5207"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="5207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="5207"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="5207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="5207"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="5207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="5207"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="5207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="5207"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="5207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="5207"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="5207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="5207"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="5207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5692" w:y="5207"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="5207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="5207"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="5207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="5207"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="5207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5442"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -34381,272 +34322,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6618"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6633"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="6633"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6633"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Trubkové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="6633"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="6633"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ČSN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="6633"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="6633"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>8107:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="6633"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="6633"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavebnice,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="6633"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upínací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="6633"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hákové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="6633"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="6633"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="6633"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>segmentové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="6633"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="6633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6863"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -35384,340 +35325,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7559"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7573"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7573"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Objímkové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upínací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="7573"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="7573"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otočné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="7573"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="7573"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="7573"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objímkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4780" w:y="7573"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="7573"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5836" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="7573"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="7573"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ČSN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="7573"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="7573"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="7573"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8107" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejméně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="7573"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9283" w:y="7573"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9216" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9518" w:y="7573"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9451" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10276" w:y="7573"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10209" w:y="7573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -36166,323 +36107,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8269"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8284"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="8284"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8284"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílcové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="8284"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="8284"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="8284"/>
+        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>západoevropský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="8284"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="8284"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="8284"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="8284"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="8284"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rakouský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="8284"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="8284"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7862" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="8284"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8606" w:y="8284"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8539" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianta)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="8284"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="8284"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>švýcarsko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10502" w:y="8284"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10435" w:y="8284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8514"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -37050,340 +36991,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8980"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8994"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="8994"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílcové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modulové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="8994"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="8994"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="8994"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="8994"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="8994"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="8994"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5361" w:y="8994"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="8994"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotouči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="8994"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="8994"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="8994"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6864" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="8994"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="8994"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7713" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třmínky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="8994"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Patky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="8994"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sloupky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9897" w:y="8994"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -37832,1615 +37773,1615 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9690"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9705"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="9705"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9705"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzorky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="9705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sperciálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="9705"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="9705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="9705"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="9705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="9705"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="9705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="9705"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="9705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="9705"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="9705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9940"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="865" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9954"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="9954"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9954"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pojízdné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="9954"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="9954"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="9954"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="9954"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="9954"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>variant),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="9954"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pojezdová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="9954"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="9954"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="9954"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="9954"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10189"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10204"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="10204"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10204"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Systém</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="10204"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="10204"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="10204"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="10204"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="10204"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="10204"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="10204"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>varianty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="10204"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sloupky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="10204"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="10204"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připevňovacím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="10204"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9302" w:y="10204"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zábradelní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10434"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10224" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="10434"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1099" w:y="10434"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>další</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="10434"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1041" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="10434"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="10434"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="10434"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="10434"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umožní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="10434"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="10434"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="10434"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="10434"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="10434"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="10434"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10669"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10684"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="10684"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10684"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Montážní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="10684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zábradlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="10684"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="10684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="10684"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="10684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="10684"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="10684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="10684"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="10684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10919"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10933"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="10933"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10933"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzorky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="10933"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="10933"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="10933"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zakrytí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="10933"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="10933"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="10933"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="10933"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="10933"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="10933"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="10933"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="10933"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="10933"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="10933"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plachty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11169"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11183"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="11183"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11183"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kotvicí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="11183"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="11183"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="11183"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="11183"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="11183"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="11183"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="11183"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nářadí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="11183"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="11183"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="11183"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="11183"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="11183"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="11183"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vrtačky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11433"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="11433"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11433"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tahoměr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="11433"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="11433"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="11433"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="11433"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="11433"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotevních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="11433"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="11433"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11682"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="11682"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Osobní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="11682"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="11682"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="11682"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="11682"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušeného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="11682"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(ochranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="11682"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přilby,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6878" w:y="11682"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="11682"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rukavice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8572" w:y="11682"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8500" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="11682"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanickým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11913"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -39753,629 +39694,629 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soupravy).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12378"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12393"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="12393"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zatahovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="12393"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zachycovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="12393"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="12393"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pádu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12628"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12642"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="12642"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12642"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ráčna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="12642"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="12642"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="12642"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="12642"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="12642"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušeného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12877"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12892"/>
-[...16 lines deleted...]
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="12892"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12892"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kladivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="12892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>500</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="12892"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="12892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="12892"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="12892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="12892"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="12892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="12892"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="12892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13127"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13141"/>
-[...16 lines deleted...]
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="13141"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13141"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Svinovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metr,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="13141"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="13141"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pásmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13391"/>
-[...16 lines deleted...]
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="13391"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13391"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nejméně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="13391"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fotografií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="13391"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="13391"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="13391"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="13391"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="13391"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>*.jpg)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="13391"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="13391"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="13391"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="13391"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="13391"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chybami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="13391"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="13391"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="13391"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahrnovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -40518,232 +40459,232 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podpěrná)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13857"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13871"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="13871"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13871"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tabule</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="13871"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="13871"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="13871"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušenstvím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="13871"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="13871"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(flipchart)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14106"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14121"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="14121"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14121"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dataprojektor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="14121"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="14121"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="14121"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>promítací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="14121"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="14121"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plátno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14356"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14370"/>
-[...10 lines deleted...]
-        <w:t>•Počítač</w:t>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14370"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Počítač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14605"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -41549,51 +41490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lešenář – montážník / lešenářka – montážnice, 25.8.2026 20:18:40</w:t>
+        <w:t>Lešenář – montážník / lešenářka – montážnice, 27.10.2026 1:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41882,51 +41823,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lešenář – montážník / lešenářka – montážnice, 25.8.2026 20:18:40</w:t>
+        <w:t>Lešenář – montážník / lešenářka – montážnice, 27.10.2026 1:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42679,84 +42620,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VÚBP, v. v. i.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lešenář – montážník / lešenářka – montážnice, 25.8.2026 20:18:40</w:t>
+        <w:t>Lešenář – montážník / lešenářka – montážnice, 27.10.2026 1:17:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E2BA380"/>
+    <w:nsid w:val="4C81C31B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42842,51 +42783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08778E9D"/>
+    <w:nsid w:val="6A14CD4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>