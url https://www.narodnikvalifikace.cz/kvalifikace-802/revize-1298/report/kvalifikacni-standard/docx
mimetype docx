--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R418BA042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR418BA042" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR418BA042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REE044DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREE044DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREE044DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik pro osvětovou činnost, 13.9.2026 18:48:21</w:t>
+        <w:t>Lesní technik pro osvětovou činnost, 29.10.2026 3:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5693,782 +5693,782 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informace:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8897"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8911"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8911"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8911"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>datum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="8911"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="8911"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="8911"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="8911"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lesnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="8911"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osvěty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9161"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="9161"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9161"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>místo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="9161"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="9161"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="9161"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9411"/>
-[...16 lines deleted...]
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="9411"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9411"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="9411"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>terénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9660"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="9660"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9660"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mapové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="9660"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="9660"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="9660"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>porostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="9660"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="9660"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typologickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="9660"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mapu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9910"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="9910"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9910"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="9910"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z hospodářské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="9910"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="9910"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>knihy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="9910"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="9910"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týkající</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="9910"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="9910"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="9910"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="9910"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dotčených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="9910"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="9910"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>porostů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10145"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10159"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="10159"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10159"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>místo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="10159"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="10159"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="10159"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="10159"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>částí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="10159"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10409"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="10409"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10409"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>harmonogram</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="10409"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušebního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="10409"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10090,51 +10090,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik pro osvětovou činnost, 13.9.2026 18:48:21</w:t>
+        <w:t>Lesní technik pro osvětovou činnost, 29.10.2026 3:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10393,51 +10393,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prezentaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik pro osvětovou činnost, 13.9.2026 18:48:21</w:t>
+        <w:t>Lesní technik pro osvětovou činnost, 29.10.2026 3:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11022,51 +11022,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik pro osvětovou činnost, 13.9.2026 18:48:21</w:t>
+        <w:t>Lesní technik pro osvětovou činnost, 29.10.2026 3:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>