--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EA89562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EA89562" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EA89562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E27188C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E27188C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E27188C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik pro osvětovou činnost, 13.9.2026 18:48:41</w:t>
+        <w:t>Lesní technik pro osvětovou činnost, 29.10.2026 3:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2752,51 +2752,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik pro osvětovou činnost, 13.9.2026 18:48:41</w:t>
+        <w:t>Lesní technik pro osvětovou činnost, 29.10.2026 3:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4741,51 +4741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik pro osvětovou činnost, 13.9.2026 18:48:41</w:t>
+        <w:t>Lesní technik pro osvětovou činnost, 29.10.2026 3:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9793,782 +9793,782 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informace:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8897"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8911"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8911"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8911"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>datum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="8911"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="8911"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="8911"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="8911"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lesnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="8911"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="8911"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osvěty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9161"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="9161"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9161"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>místo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="9161"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="9161"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="9161"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9396"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9411"/>
-[...16 lines deleted...]
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="9411"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9411"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="9411"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>terénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9660"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="9660"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9660"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mapové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="9660"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="9660"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="9660"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>porostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="9660"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="9660"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typologickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="9660"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="9660"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mapu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9895"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9910"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="9910"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9910"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="9910"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z hospodářské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="9910"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="9910"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>knihy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="9910"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="9910"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týkající</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="9910"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="9910"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="9910"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="9910"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dotčených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="9910"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="9910"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>porostů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10145"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10159"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="10159"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>místo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="10159"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="10159"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="10159"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="10159"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>částí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="10159"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10409"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="10409"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10409"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>harmonogram</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="10409"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušebního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="10409"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14190,51 +14190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik pro osvětovou činnost, 13.9.2026 18:48:41</w:t>
+        <w:t>Lesní technik pro osvětovou činnost, 29.10.2026 3:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15070,51 +15070,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7167"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15129,51 +15129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7167"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15370,51 +15370,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik pro osvětovou činnost, 13.9.2026 18:48:41</w:t>
+        <w:t>Lesní technik pro osvětovou činnost, 29.10.2026 3:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15642,51 +15642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•má k dispozici lesní komplex o rozloze minimálně 500 ha,</w:t>
+        <w:t>má k dispozici lesní komplex o rozloze minimálně 500 ha,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15701,51 +15701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•má k dispozici místnost pro vykonání písemné a ústní části zkoušky vybavenou PC a tiskárnou,</w:t>
+        <w:t>má k dispozici místnost pro vykonání písemné a ústní části zkoušky vybavenou PC a tiskárnou,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15760,51 +15760,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•je pro provedení zkoušky povinna organizačně a dopravně zajistit účast cílové skupiny s minimálním počtem 8 účastníků; pokud je cílová skupina složena z účastníků mladších 15 let, je autorizovaná osoba povinna zároveň zajistit i pedagogický dohled,</w:t>
+        <w:t>je pro provedení zkoušky povinna organizačně a dopravně zajistit účast cílové skupiny s minimálním počtem 8 účastníků; pokud je cílová skupina složena z účastníků mladších 15 let, je autorizovaná osoba povinna zároveň zajistit i pedagogický dohled,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15819,51 +15819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•je vybavena lesnickými pomůckami a přístroji běžnými pro lesní provoz.</w:t>
+        <w:t>je vybavena lesnickými pomůckami a přístroji běžnými pro lesní provoz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -16114,51 +16114,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik pro osvětovou činnost, 13.9.2026 18:48:41</w:t>
+        <w:t>Lesní technik pro osvětovou činnost, 29.10.2026 3:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16687,84 +16687,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lesy hl. m. Prahy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik pro osvětovou činnost, 13.9.2026 18:48:41</w:t>
+        <w:t>Lesní technik pro osvětovou činnost, 29.10.2026 3:19:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C1CCF4B"/>
+    <w:nsid w:val="10755F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16850,51 +16850,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07A5FCE6"/>
+    <w:nsid w:val="36F44F90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16980,51 +16980,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2246AA09"/>
+    <w:nsid w:val="507D44F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>