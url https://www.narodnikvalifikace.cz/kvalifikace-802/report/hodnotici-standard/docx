--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59A1AAB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59A1AAB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59A1AAB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14C72B79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14C72B79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14C72B79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,68 +641,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 13.9.2026 17:57:09</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 8</w:t>
+        <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2736,68 +2736,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 13.9.2026 17:57:09</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 8</w:t>
+        <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4254,68 +4254,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 13.9.2026 17:57:09</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 8</w:t>
+        <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9935,782 +9935,782 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informace:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10059"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10073"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="10073"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10073"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>datum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="10073"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="10073"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="10073"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="10073"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="10073"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="10073"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="10073"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="10073"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="10073"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lesnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="10073"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="10073"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osvěty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10308"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10323"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="10323"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10323"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>místo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="10323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="10323"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="10323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10558"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10572"/>
-[...16 lines deleted...]
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="10572"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10572"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="10572"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>terénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10807"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10822"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="10822"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10822"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mapové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="10822"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="10822"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="10822"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>porostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="10822"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="10822"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typologickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="10822"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="10822"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mapu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11057"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11071"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="11071"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11071"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z hospodářské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="11071"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>knihy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="11071"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týkající</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="11071"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="11071"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dotčených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="11071"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>porostů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11307"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11321"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="11321"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>místo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="11321"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="11321"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="11321"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="11321"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="11321"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="11321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11556"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11571"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="11571"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11571"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>harmonogram</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="11571"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušebního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="11571"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11806"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11227,374 +11227,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krajiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12977"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="87" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12991"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="12991"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vyhláška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1387" w:y="12991"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="12991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MZe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="12991"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="12991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="12991"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="12991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>77/1996</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="12991"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="12991"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="87" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13241"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="13241"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vyhláška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1387" w:y="13241"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MZe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="13241"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="13241"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>84/1996</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="13241"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="13241"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13476"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="87" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13491"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="13491"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vyhláška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1387" w:y="13491"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="13491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MZe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="13491"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="13491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="13491"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="13491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>101/1996</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="13491"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="13491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12315,300 +12264,300 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14902"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14916"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="14916"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14916"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dřevorubecká</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="14916"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přilba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="14916"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="14916"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="14916"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="14916"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="14916"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="14916"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zraku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="14916"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="14916"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="14916"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="14916"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sluchu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15151"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15166"/>
-[...10 lines deleted...]
-        <w:t>•lopatka,</w:t>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15166"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lopatka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15401"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15415"/>
-[...10 lines deleted...]
-        <w:t>•pásmo,</w:t>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15415"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pásmo,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15651"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="985" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15665"/>
-[...10 lines deleted...]
-        <w:t>•průměrka,</w:t>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15665"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>průměrka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 13.9.2026 17:57:09</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 8</w:t>
+        <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12720,300 +12669,300 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="2173"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lesnická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>křída,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...10 lines deleted...]
-        <w:t>•dalekohled,</w:t>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dalekohled,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...10 lines deleted...]
-        <w:t>•dálkoměr,</w:t>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dálkoměr,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...10 lines deleted...]
-        <w:t>•výškoměr,</w:t>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výškoměr,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1196" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="3172"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>relaskopické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sklíčko,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1383" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
-[...10 lines deleted...]
-        <w:t>•sekeromotyka,</w:t>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sekeromotyka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P41"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3657"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
-[...10 lines deleted...]
-        <w:t>•sazeč.</w:t>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sazeč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="230" w:y="3906"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13813,80 +13762,558 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10766" w:h="4166" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9302"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9302"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9850"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tento požadavek:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9850"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9850"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vysokoškolské vzdělání magisterského stupně se zaměřením na lesnictví a alespoň 5 let odborné praxe v lesnické osvětě a v oblasti lesnictví, lesního hospodářství nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku v oblasti lesnictví.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9850"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9850"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9850"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9850"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="3619" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9850"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 13.9.2026 17:57:09</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 8</w:t>
+        <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13961,362 +14388,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10766" w:h="6724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5336" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
-[...111 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
-[...170 lines deleted...]
-        <w:framePr w:w="10766" w:h="6177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14324,58 +14468,825 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>lesní komplex o rozloze minimálně 500 ha,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>zkušební místnost vybavená PC a tiskárnou,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>8 účastníků pro akci lesnické osvěty,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>dřevorubecká přilba s ochranou zraku a sluchu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>lopatka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>pásmo,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>průměrka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>lesnická křída,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>dalekohled,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>dálkoměr,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>výškoměr,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>relaskopické sklíčko,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>sekeromotyka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>sazeč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14387,1294 +15298,300 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4996" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7718"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7718"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8058"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9090"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9090"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6177" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9431"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
-[...1047 lines deleted...]
-        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 90 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 13.9.2026 17:57:09</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 8</w:t>
+        <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15748,280 +15665,50 @@
                     <pic:cNvPr id="14" name="Picture 14"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P35"/>
-[...228 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -16472,84 +16159,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 13.9.2026 17:57:09</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 8</w:t>
+        <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04BCD4A3"/>
+    <w:nsid w:val="11428EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16635,51 +16322,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="319F896A"/>
+    <w:nsid w:val="1626B588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16764,188 +16451,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>