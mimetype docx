--- v6 (2026-10-28)
+++ v7 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14C72B79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14C72B79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14C72B79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FDA6180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FDA6180" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FDA6180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2736,51 +2736,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4254,51 +4254,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12496,51 +12496,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průměrka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14252,51 +14252,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15530,51 +15530,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 7 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16159,84 +16159,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik/technička pro osvětovou činnost, 28.10.2026 22:17:41</w:t>
+        <w:t>Lesní technik/technička pro osvětovou činnost, 29.10.2026 0:00:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11428EA1"/>
+    <w:nsid w:val="01BE4DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16322,51 +16322,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1626B588"/>
+    <w:nsid w:val="6F4E7DB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>