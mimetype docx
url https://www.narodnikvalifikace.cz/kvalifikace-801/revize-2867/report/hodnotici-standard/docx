--- v3 (2026-07-31)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E13E741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E13E741" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E13E741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33DDF490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33DDF490" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33DDF490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,68 +965,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aqua fitness, 31.7.2026 15:36:00</w:t>
+        <w:t>Instruktor/instruktorka aqua fitness, 29.10.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 13</w:t>
+        <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2203,68 +2203,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aqua fitness, 31.7.2026 15:36:00</w:t>
+        <w:t>Instruktor/instruktorka aqua fitness, 29.10.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 13</w:t>
+        <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3154,68 +3154,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aqua fitness, 31.7.2026 15:36:00</w:t>
+        <w:t>Instruktor/instruktorka aqua fitness, 29.10.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 13</w:t>
+        <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3963,68 +3963,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aqua fitness, 31.7.2026 15:36:00</w:t>
+        <w:t>Instruktor/instruktorka aqua fitness, 29.10.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 13</w:t>
+        <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5042,68 +5042,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aqua fitness, 31.7.2026 15:36:00</w:t>
+        <w:t>Instruktor/instruktorka aqua fitness, 29.10.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 13</w:t>
+        <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5493,68 +5493,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aqua fitness, 31.7.2026 15:36:00</w:t>
+        <w:t>Instruktor/instruktorka aqua fitness, 29.10.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 13</w:t>
+        <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12636,289 +12636,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12871"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12886"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="12886"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12886"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="12886"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="12886"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktickém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="12886"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="12886"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="12886"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aqua</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="12886"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="12886"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="12886"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="12886"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tepovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8515" w:y="12886"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8448" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>frekvenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="12886"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(sport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9945" w:y="12886"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9878" w:y="12886"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testerem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13116"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12993,306 +12993,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičícím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13366"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13366"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13366"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13366"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="13366"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="13366"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="13366"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhodnotí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="13366"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>míru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="13366"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zatížení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="13366"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="13366"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6302" w:y="13366"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>během</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="13366"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6902" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="13366"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="13366"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="13366"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyvodí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="13366"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9057" w:y="13366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13601"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13469,306 +13469,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14086"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="14086"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14086"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="14086"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obecná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="14086"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="14086"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="14086"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="14086"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="14086"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="14086"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="14086"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="14086"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybranou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="14086"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="14086"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="14086"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="14086"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10123" w:y="14086"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="14086"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14030,861 +14030,861 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15022"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15036"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="15036"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15036"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="15036"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="15036"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="15036"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>časové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="15036"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="15036"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="15036"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozložení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="15036"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náplně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="15036"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="15036"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="15036"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="15036"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="15036"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="15036"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="15036"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9134" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="15036"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="15036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičících.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15271"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15286"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="15286"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15286"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hlavní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="15286"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="15286"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="15286"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="15286"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="15286"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trvání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="15286"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="15286"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="15286"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="15286"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="15286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15521"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15535"/>
-[...16 lines deleted...]
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="15535"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15535"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="15535"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="15535"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="15535"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tematické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="15535"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="15535"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úvodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="15535"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="15535"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závěrečné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6009" w:y="15535"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="15535"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="15535"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aqua</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="15535"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="15535"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="15535"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="15535"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aqua fitness, 31.7.2026 15:36:00</w:t>
+        <w:t>Instruktor/instruktorka aqua fitness, 29.10.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 13</w:t>
+        <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14996,323 +14996,323 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="2173"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úvodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="2173"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závěrečná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="2173"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="2173"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="2173"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="2173"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stejně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="2173"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tematicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="2173"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="2173"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="2173"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="2173"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7862" w:y="2173"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="2173"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="2173"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9283" w:y="2173"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="2173"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10190" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15438,272 +15438,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="2653"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každému</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="2653"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="2653"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejméně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="2653"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="2653"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="2653"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="2653"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="2653"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="2653"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6662" w:y="2653"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upřesněna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="2653"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povaha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="2653"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="2653"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičících.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16084,306 +16084,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úraze).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3364"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="3364"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3364"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podrobně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="3364"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="3364"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="3364"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="3364"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="3364"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="3364"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="3364"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="3364"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="3364"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="3364"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičitel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="3364"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="3364"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8572" w:y="3364"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="3364"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyvarovat,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16492,323 +16492,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3844"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="3844"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3844"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="3844"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="3844"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="3844"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="3844"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="3844"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="3844"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="3844"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="3844"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="3844"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="3844"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="3844"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="3844"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="3844"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9600" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="3844"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10012" w:y="3844"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9945" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17104,850 +17104,850 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4780"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4794"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="4794"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4794"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uplavání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="4794"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="4794"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdálenosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="4794"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="4794"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="4794"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technikou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="4794"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="4794"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7516" w:y="4794"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="4794"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>časově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="4794"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>limitováno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5029"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5044"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="5044"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5044"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="5044"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="5044"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="5044"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="5044"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nesmí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="5044"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chodit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="5044"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="5044"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="5044"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ani</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="5044"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="5044"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chytat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="5044"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="5044"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="5044"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="5044"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavecké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="5044"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dráhy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5279"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5293"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="5293"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5293"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="5293"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="5293"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="5293"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okraji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="5293"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="5293"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrátit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="5293"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modifikovanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="5293"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrátkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="5293"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="5293"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="5293"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kyvadlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="5293"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrátka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="5293"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoruč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="5293"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9446" w:y="5293"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9379" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="5293"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17971,272 +17971,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrátkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5759"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5773"/>
-[...16 lines deleted...]
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="5773"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5773"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="5773"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="5773"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="5773"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jakým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="5773"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="5773"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vstoupí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="5773"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="5773"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="5773"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="5773"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="5773"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="5773"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>startovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="5773"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -18464,493 +18464,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6479"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="298" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6493"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="6493"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6493"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovolen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="6493"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>startovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="6493"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="6493"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="6493"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odraz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="6493"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="6493"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stěny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6729"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6743"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6743"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6743"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="6743"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="6743"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="6743"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prsa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6978"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="298" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6993"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="6993"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6993"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="6993"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejvýše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="6993"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="6993"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="6993"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokus,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="6993"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="6993"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="6993"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neuplave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="6993"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6278" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="6993"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="6993"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7228"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19297,255 +19297,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7929"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7943"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="7943"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7943"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="7943"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="7943"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="7943"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="7943"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavecké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="7943"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovednosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="7943"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejichž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="7943"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metodiku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="7943"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nácviku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="7943"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="7943"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="7943"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="7943"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19943,629 +19943,629 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9109"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9124"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="9124"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9124"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="9124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="9124"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="9124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="9124"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="9124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metodiku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="9124"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="9124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nácviku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="9124"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="9124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="9124"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="9124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="9124"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="9124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="9124"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="9124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="9124"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="9124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavecké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="9124"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="9124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrátky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="9124"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8899" w:y="9124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="9124"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9100" w:y="9124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>startovního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9354"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10147" w:y="9124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skoku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="9354"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="9354"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="9354"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="9354"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="9354"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="9354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9589"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9604"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="9604"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9604"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="9604"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="9604"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="9604"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="9604"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="9604"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkouškou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="9604"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="9604"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="9604"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="9604"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="9604"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7401" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravotní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="9604"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9182" w:y="9604"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="9604"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="9604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fiktivních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23564,272 +23564,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14029"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14044"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="14044"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14044"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="14044"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zašle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="14044"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejpozději</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="14044"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="14044"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kalendářních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="14044"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="14044"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6100" w:y="14044"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>termínem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="14044"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="14044"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="14044"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="14044"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="14044"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14274"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24125,544 +24125,544 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>částí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14740"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14754"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="14754"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14754"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="14754"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="14754"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="14754"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="14754"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="14754"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="14754"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="14754"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="14754"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="14754"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="14754"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="14754"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="14754"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="14754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14989"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15004"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="15004"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15004"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="15004"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="15004"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="15004"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="15004"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="15004"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybranou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5836" w:y="15004"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="15004"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="15004"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="15004"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svůj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="15004"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="15004"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7862" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8102" w:y="15004"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8880" w:y="15004"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8812" w:y="15004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhájí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24901,68 +24901,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aqua fitness, 31.7.2026 15:36:00</w:t>
+        <w:t>Instruktor/instruktorka aqua fitness, 29.10.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 13</w:t>
+        <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -25037,292 +25037,292 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13627" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="13622" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13627" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="2173"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prakticky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="2173"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="2173"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="2173"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>60minutovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="2173"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="2173"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="2173"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="2173"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="2173"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="2173"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sestavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="2173"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="2173"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičebního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25805,306 +25805,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3109"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="3124"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="3124"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="3124"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="3124"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="3124"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="3124"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="3124"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prakticky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="3124"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="3124"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="3124"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>60minutové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="3124"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="3124"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="3124"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7910" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8803" w:y="3124"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8736" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="3124"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -26757,221 +26757,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4290"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4305"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="4305"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4305"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="4305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="4305"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="4305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="4305"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="4305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="4305"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="4305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravotním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="4305"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="4305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omezením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="4305"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="4305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="4305"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="4305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hypertenzi,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="4305"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6763" w:y="4305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cukrovku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1537" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="4305"/>
+        <w:framePr w:w="1537" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="4305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nadváhu/obezitu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="4305"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="4305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poruchy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -27488,136 +27488,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5471"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5485"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="5485"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5485"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týdenní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="5485"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="5485"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="5485"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="5485"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -27896,901 +27896,901 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6191"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6205"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6205"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6205"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6205"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týdenní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="6205"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="6205"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="6205"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="6205"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="6205"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="6205"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="6205"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="6205"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6441"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6455"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="6455"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6455"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="6455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="6455"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="6455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>den</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="6455"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="6455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týdenního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="6455"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="6455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>harmonogramu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="6455"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="6455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="6455"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="6455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="6455"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="6455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="6455"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="6455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="6455"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="6455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="6455"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="6455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="6455"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="6455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6690"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6705"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="6705"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6705"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="6705"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadána</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="6705"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupina,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="6705"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="6705"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="6705"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="6705"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="6705"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>harmonogram.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6940"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6954"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6954"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6954"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="6954"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>harmonogramu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="6954"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvede:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7189"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7204"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="7204"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7204"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>věkové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="7204"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="7204"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="7204"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="7204"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="7204"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="7204"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="7204"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičící</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="7204"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="7204"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravotních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="7204"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omezení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="7204"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7344" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7920" w:y="7204"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="7204"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravotním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="7204"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omezením,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -28814,289 +28814,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jakým;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7669"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7684"/>
-[...16 lines deleted...]
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="7684"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7684"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tematické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="7684"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="7684"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="7684"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="7684"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="7684"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="7684"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="7684"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="7684"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5836" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="7684"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="7684"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="7684"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>získávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="7684"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="7684"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -29290,306 +29290,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8149"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8164"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="8164"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8164"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="8164"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="8164"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>harmonogram</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="8164"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="8164"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="8164"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="8164"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návaznosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="8164"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="8164"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>získané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="8164"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovednosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8467" w:y="8164"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="8164"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aqua</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="8164"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="8164"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9696" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(tzn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10209" w:y="8164"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10142" w:y="8164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8394"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -29732,136 +29732,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8629"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8644"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="8644"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8644"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tento</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>harmonogram</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="8644"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="8644"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="8644"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="8644"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="8644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhájí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -30004,289 +30004,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9349"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9364"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="9364"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9364"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dopomocí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="9364"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="9364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="9364"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="9364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="9364"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="9364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="9364"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="9364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="9364"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="9364"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>letku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9599"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9613"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="9613"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9613"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pomůckou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="9613"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="9613"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="9613"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="9613"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="9613"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchranářský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="9613"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="9613"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pás</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="9613"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="9613"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="9613"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="9613"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9849"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -30429,289 +30429,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10319"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10333"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="10333"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10333"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="10333"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="10333"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="10333"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="10333"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="10333"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebezáchrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="10333"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="10333"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možností:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="10333"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vznášení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="10333"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šlapání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="10333"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8726" w:y="10333"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="10333"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9360" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="10333"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="10333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hladinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10564"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -31092,3020 +31092,3275 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11269"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11284"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="11284"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11284"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="11284"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="11284"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="11284"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="11284"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="11284"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>narovnání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="11284"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="11284"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zepředu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="11284"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="11284"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tzv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="11284"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Amerika,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="11284"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9105" w:y="11284"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9038" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>narovnání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11514"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9984" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zezadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11749"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11519"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11985"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="11985"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="11754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="11985"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="11754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="11985"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="11754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="11985"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="11754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="11985"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="11754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchrany,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="11985"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="11754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="11985"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="11754"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12220"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11989"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12234"/>
-[...16 lines deleted...]
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12234"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12004"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="12234"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="12234"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="12234"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="12234"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="12234"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="12234"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoruč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="12234"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="12234"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obouruč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="12234"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="12234"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="12234"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="12234"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odtáhne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7953" w:y="12234"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="12234"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8155" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>břehu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="12234"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8726" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9230" w:y="12234"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="12234"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9446" w:y="12004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12469"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12705"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12474"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="12705"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="12474"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="12705"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="12474"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="12705"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="12474"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="12705"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="12474"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="12705"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="12474"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchrany,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="12705"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="12474"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="12705"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="12474"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12940"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12709"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12954"/>
-[...16 lines deleted...]
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12954"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12724"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="12954"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="12954"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="12954"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="12954"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="12954"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„tonoucího“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="12954"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="12954"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dna,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="12954"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dotáhne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="12954"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6724" w:y="12954"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="12954"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>břehu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="12954"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytáhne,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="12954"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zjistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="12954"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="12954"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9619" w:y="12724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13185"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="13185"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="12954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="13185"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="12954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahájí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="13185"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="12954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fiktivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="13185"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="12954"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>resuscitaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13420"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13189"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13655"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="13655"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="13425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="13655"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="13425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="13655"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="13425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="13655"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="13425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="13655"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="13425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchrany,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="13655"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="13425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="13655"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="13425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="13655"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="13425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="13655"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="13425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="13655"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="13425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13890"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13660"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="485" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13905"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="13905"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13674"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tato</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="13674"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13905"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="13674"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="13905"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="13674"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="13905"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="13674"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="13905"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="13674"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="13905"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="13674"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="13905"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="13674"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="13905"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="13674"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="13905"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="13674"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souhrnné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="13905"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="13674"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6854" w:y="13905"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="13674"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14140"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14375"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14145"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="14375"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="14145"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="14375"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="14145"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="14375"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="14145"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="14375"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="14145"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="14375"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="14145"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="14375"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="14145"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="14375"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="14145"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14610"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14380"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="254" w:y="14610"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="254" w:y="14380"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="14610"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="14380"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzavřených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="14610"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="14380"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="14610"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="14380"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="14610"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="14380"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="14610"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="14380"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="14610"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="14380"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="14610"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="14380"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="14610"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="14380"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="14610"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="14380"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týká</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="14610"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="14380"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6902" w:y="14610"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6902" w:y="14380"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14845"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="14845"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="14845"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>anatomii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="14845"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="14845"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fyziologii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="956" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="14845"/>
+        <w:framePr w:w="956" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="14845"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soustavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="14845"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>člověka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="14845"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="14845"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="14845"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instruktorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8150" w:y="14845"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8150" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kondiční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="14845"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chůze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="14845"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10310" w:y="14845"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10310" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15076"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14845"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="321" w:y="15076"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="321" w:y="14845"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="604" w:y="15076"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="604" w:y="14845"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="897" w:y="15076"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="897" w:y="14845"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="15076"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="14845"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="15076"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="14845"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15311"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="15311"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="15311"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pedagogice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="15311"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="15311"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>didaktice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="15311"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="15311"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="15311"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instruktorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="15311"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aqua</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="15311"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="15311"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="15311"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15546"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sestavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="15546"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="15546"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičebního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="15546"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="15546"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="15546"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="15546"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="15546"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>individuální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="15546"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="15546"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kondiční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="15546"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chůze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="15546"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="15546"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9638" w:y="15546"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9638" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9931" w:y="15546"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9931" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10156" w:y="15546"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10156" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="15546"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="15316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sestavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>animačních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>programů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohledem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>věk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdravotní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stav</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>cvičících</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kriterium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="15551"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aqua fitness, 31.7.2026 15:36:00</w:t>
+        <w:t>Instruktor/instruktorka aqua fitness, 29.10.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 13</w:t>
+        <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -34180,4961 +34435,4706 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7598" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7363" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="7598" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7363" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="254" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otevřených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znalostí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>formou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>volné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovědi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9076" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>týká</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetencí:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2860"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pedagogice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>didaktice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potřeby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>instruktorů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aqua</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6249" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>fitness</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="2860"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3095"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Volba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="956" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="628" w:y="3095"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vhodných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="3095"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="3095"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="3095"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="3095"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomůcek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="3095"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="3095"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aqua</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="3095"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>fitness</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="3095"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="3095"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="3095"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="3095"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3330"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="3330"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tréninku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="3330"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plavecké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="3330"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>části</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="3330"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aqua</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="3330"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>fitness</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="3330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="3330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="3330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="3330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3565"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Sestavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="2159"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="3565"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>animačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="2159"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="3565"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="2159"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="3565"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="2159"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="3565"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="2159"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="3565"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="2159"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="3565"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohledem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="2159"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="3565"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="2159"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="3565"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="2159"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="3565"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="2159"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="3565"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravotní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="2159"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="3565"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="2159"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="3565"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="2159"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="2159"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="3565"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kriteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="3565"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="3565"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9432" w:y="3565"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="3565"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="3565"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="897" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>záchrany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Poskytování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>základního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>poradenství</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oblasti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdravého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>životního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stylu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>včetně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdravé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výživy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9024" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pitného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9801" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>režimu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4266"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="854" w:y="4266"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="4266"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="4266"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2394"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1665" w:y="4266"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="4266"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4501"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2629"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="254" w:y="2629"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pravidla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="806" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aplikaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>profesních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kvalifikací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Soubor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanovuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticího</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přitom</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splňovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5202"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1041" w:y="5202"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pravidla:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="278" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="825" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>generovány</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dostatečně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>velkého</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>souboru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bylo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9787" w:y="5437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vytvářet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dostatečné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sestavených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="278" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřeny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všechny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kvalifikačního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znamená,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9244" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případě,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10195" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>některé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomocí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splněny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="6369"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6604"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>B1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>celkový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="6839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="2629"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="2629"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>něhož</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>generují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="398" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="988" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>existuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>několik</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7309"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>B2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vygenerované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="7545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="643" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>má</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svém</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>něhož</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsobem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7252" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8150" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návaznosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pokyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10195" w:y="7780"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tom,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="475" w:y="8010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>která</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="8010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="8010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="8010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>třeba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="8010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="8010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="8010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnit)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="8010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>alespoň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="8010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dvě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="8010"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otázky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8245"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>B3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="8481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úspěšné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="8481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="8481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="8481"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="321" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úspěšné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>splnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>testu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>považuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>80</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zodpovězených</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="8716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="2629"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tím,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="8716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="2629"/>
-[...781 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="3565"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="8716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="8716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="3565"/>
-[...1393 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="5673"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="8716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="5673"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="8716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="5673"/>
-[...1070 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="7309"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="8946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zodpovězeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="8946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>alespoň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="8946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="8946"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="8946"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...1188 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="2072" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9979"/>
+        <w:framePr w:w="10766" w:h="2072" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9744"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9979"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9744"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výsledné hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10319"/>
+        <w:framePr w:w="10766" w:h="1732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10084"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -39146,51 +39146,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10319"/>
+        <w:framePr w:w="10766" w:h="1732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10084"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -39201,79 +39201,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12278"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12043"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12278"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12043"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Počet zkoušejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12618"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12383"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -39295,68 +39295,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aqua fitness, 31.7.2026 15:36:00</w:t>
+        <w:t>Instruktor/instruktorka aqua fitness, 29.10.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 10 z 13</w:t>
+        <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -39431,79 +39431,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6240" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -39515,51 +39515,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -39571,51 +39571,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -39630,51 +39630,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou a osvědčení o absolvování akreditovaného kurzu MŠMT Instruktor aqua fitness dle zákona č. 435/2004 Sb., ve znění pozdějších předpisů, nebo jiný doklad o odborné kvalifikaci pro příslušnou pracovní činnost vydaný zařízením akreditovaným podle zvláštních právních předpisů nebo zařízením akreditovaným MŠMT a alespoň 5 let odborné instruktorské praxe v oblasti aqua fitness a zároveň úspěšné absolvování kurzu první pomoci v rozsahu minimálně 20 vyučovacích hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -39689,51 +39689,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání zaměřené na tělesnou kulturu, tělovýchovu a sport a alespoň 5 let odborné instruktorské praxe v oblasti aqua fitness.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -39748,51 +39748,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání bakalářského nebo magisterského stupně tělovýchovného směru a alespoň 5 let odborné instruktorské praxe v oblasti aqua fitness.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -39807,51 +39807,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 74-025-M Instruktor/instruktorka aqua fitness + střední vzdělání s maturitní zkouškou a alespoň 5 let odborné instruktorské praxe v oblasti aqua fitness.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -39863,107 +39863,302 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5692" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="4300" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8621"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8621"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8961"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -39971,58 +40166,471 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>bazén s hloubkou vody 1,2 – 5 m (v hloubce 1,2 m lze cvičit pouze u dětí a ve specifických případech, jinak je vhodná přechodná hloubka vody po prsa, tedy od 1,5 m a více), vybavený ozvučením, mikroport</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8961"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>přednášková místnost vybavená audiovizuální technikou vhodná pro písemné a ústní ověřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8961"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>plavecké pomůcky: aqua nudle, aqua pásy, aqua rukavice, plavecké desky, aqua činky, aqua ponožky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8961"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>záchranné pomůcky: záchranářský pás nebo kotva</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8961"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>anatomické mapy člověka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8961"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>resuscitační figurína</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8961"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>zdravotnický materiál nutný pro poskytnutí první pomoci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8961"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>minimálně 5 figurantů v plavkách, kteří mohou být z řad dalších zkoušených uchazečů nebo budou zajištěni autorizovanou osobou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8961"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -40034,857 +40642,300 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3959" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8961"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13147"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13147"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13487"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14520"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14520"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14860"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
-[...610 lines deleted...]
-        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aqua fitness, 31.7.2026 15:36:00</w:t>
+        <w:t>Instruktor/instruktorka aqua fitness, 29.10.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 11 z 13</w:t>
+        <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -40958,363 +41009,50 @@
                     <pic:cNvPr id="24" name="Picture 24"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...311 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -41653,84 +41391,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PedFa MU v Brně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aqua fitness, 31.7.2026 15:36:00</w:t>
+        <w:t>Instruktor/instruktorka aqua fitness, 29.10.2026 14:17:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 13 z 13</w:t>
+        <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D75A72A"/>
+    <w:nsid w:val="564760FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41816,51 +41554,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="520CD5DD"/>
+    <w:nsid w:val="32813114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -41945,188 +41683,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>