--- v2 (2026-07-31)
+++ v3 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16CDAEE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16CDAEE4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16CDAEE4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FDB8AE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FDB8AE2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FDB8AE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 12:16:19</w:t>
+        <w:t>Instruktor aqua fitness, 29.10.2026 13:30:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4885,646 +4885,646 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strukturu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8446"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8460"/>
-[...16 lines deleted...]
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="8460"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8460"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tematické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="8460"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="8460"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="8460"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="8460"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="8460"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="8460"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíl);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8695"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8710"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="8710"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8710"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dílčí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="8710"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1185" w:y="8710"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8945"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8959"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="8959"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8959"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozdělení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="8959"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="8959"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úvodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="8959"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="8959"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="8959"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="8959"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="8959"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="8959"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="8959"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="8959"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="8959"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="8959"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="8959"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závěrečnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="8959"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="8959"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7334" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="8959"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="8959"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8092" w:y="8959"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="8959"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="8959"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="8959"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10008" w:y="8959"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9936" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5871,493 +5871,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>naopak;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9655"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9670"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="9670"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="9670"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>částí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="9670"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="9670"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="9670"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="9670"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cviky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="9670"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="9670"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opakování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="9670"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="9670"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uplavená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="9670"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdálenost;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9905"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9919"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="9919"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9919"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>použitá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hudba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="9919"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(hudba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="9919"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="9919"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hudebním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="9919"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nosiči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="9919"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="9919"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="9919"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="9919"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="9919"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="9919"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7041" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="9919"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hloubky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="9919"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10155"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6653,289 +6653,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10855"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10870"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="10870"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="10870"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="10870"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="10870"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktickém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="10870"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="10870"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="10870"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aqua</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="10870"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="10870"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="10870"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="10870"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tepovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8515" w:y="10870"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8448" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>frekvenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="10870"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(sport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9945" w:y="10870"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9878" w:y="10870"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testerem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11100"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7010,306 +7010,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičícím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11335"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11350"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="11350"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11350"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="11350"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="11350"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="11350"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhodnotí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="11350"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>míru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="11350"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zatížení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="11350"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="11350"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6302" w:y="11350"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>během</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="11350"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6902" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="11350"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="11350"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="11350"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyvodí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="11350"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9057" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11585"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7486,1122 +7486,1122 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12055"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12070"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12070"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12070"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="12070"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="12070"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="12070"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>časové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="12070"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="12070"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="12070"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozložení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="12070"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náplně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="12070"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="12070"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="12070"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="12070"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="12070"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="12070"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="12070"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9134" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="12070"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="12070"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičících.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12305"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12319"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="12319"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12319"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hlavní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="12319"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="12319"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="12319"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="12319"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="12319"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="12319"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="12319"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="12319"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="12319"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="12319"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="12319"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trvání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="12319"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="12319"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="12319"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="12319"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="12319"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="12319"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="12319"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="12319"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12555"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12569"/>
-[...16 lines deleted...]
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12569"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12569"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="12569"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="12569"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="12569"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tematické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="12569"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="12569"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úvodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="12569"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="12569"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závěrečné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6009" w:y="12569"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="12569"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="12569"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aqua</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="12569"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="12569"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="12569"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="12569"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="12569"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12804"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12819"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="12819"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12819"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úvodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="12819"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závěrečná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="12819"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="12819"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="12819"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="12819"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stejně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="12819"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tematicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="12819"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="12819"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="12819"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="12819"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7862" w:y="12819"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="12819"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8668" w:y="12819"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9283" w:y="12819"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="12819"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10190" w:y="12819"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13049"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8727,561 +8727,561 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13284"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13299"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="13299"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13299"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každému</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="13299"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="13299"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejméně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="13299"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="13299"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="13299"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="13299"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="13299"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="13299"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6662" w:y="13299"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upřesněna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="13299"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povaha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="13299"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="13299"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičících.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13534"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13548"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13548"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13548"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podrobně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="13548"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="13548"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="13548"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="13548"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="13548"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="13548"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="13548"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="13548"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="13548"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="13548"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičitel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="13548"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="13548"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8572" w:y="13548"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="13548"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="13548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyvarovat,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13779"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9390,323 +9390,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14014"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14028"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="14028"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14028"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="14028"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="14028"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="14028"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="14028"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="14028"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="14028"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="14028"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="14028"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="14028"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="14028"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="14028"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="14028"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="14028"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9600" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="14028"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10012" w:y="14028"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9945" w:y="14028"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10002,878 +10002,878 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14979"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="14979"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14979"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uplavání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="14979"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="14979"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdálenosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="14979"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="14979"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="14979"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technikou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="14979"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="14979"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7516" w:y="14979"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="14979"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>časově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="14979"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>limitováno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15214"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15228"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="15228"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15228"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="15228"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="15228"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="15228"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="15228"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nesmí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="15228"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chodit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="15228"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="15228"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="15228"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ani</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="15228"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="15228"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chytat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="15228"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="15228"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="15228"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="15228"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavecké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="15228"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="15228"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dráhy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15463"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15478"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="15478"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15478"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="15478"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="15478"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="15478"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okraji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="15478"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bazénu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="15478"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrátit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="15478"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modifikovanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="15478"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrátkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="15478"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="15478"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="15478"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kyvadlová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="15478"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrátka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="15478"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoruč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="15478"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9446" w:y="15478"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9379" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="15478"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 12:16:19</w:t>
+        <w:t>Instruktor aqua fitness, 29.10.2026 13:30:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11036,272 +11036,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrátkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
-[...16 lines deleted...]
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="2404"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="2404"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="2404"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="2404"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jakým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="2404"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="2404"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vstoupí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="2404"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="2404"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="2404"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="2404"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="2404"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>není</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="2404"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7075" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>startovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="2404"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11546,493 +11546,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3109"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="298" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="3124"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovolen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="3124"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>startovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="3124"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="3124"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="3124"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odraz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="3124"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="3124"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stěny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3373"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="3373"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="3373"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="3373"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="3373"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prsa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="298" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3623"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="3623"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3623"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="3623"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejvýše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="3623"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="3623"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="3623"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokus,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="3623"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="3623"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="3623"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neuplave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="3623"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6278" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="3623"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="3623"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12396,255 +12396,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4559"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4573"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="4573"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4573"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="4573"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="4573"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="4573"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="4573"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavecké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="4573"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovednosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="4573"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejichž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="4573"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6388" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metodiku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="4573"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nácviku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="4573"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="4573"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9177" w:y="4573"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13042,629 +13042,629 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5740"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5754"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="5754"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5754"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="5754"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="5754"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metodiku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="5754"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nácviku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="5754"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="5754"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="5754"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="5754"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="5754"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavecké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="5754"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrátky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="5754"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8899" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="5754"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9100" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>startovního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5985"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10147" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skoku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="5985"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="5985"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="5985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="5985"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="5985"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="5985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="5985"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="5985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6220"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6234"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="6234"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6234"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="6234"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="6234"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="6234"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="6234"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="6234"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkouškou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="6234"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="6234"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="6234"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="6234"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="6234"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7401" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravotní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="6234"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9182" w:y="6234"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fiktivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9806" w:y="6234"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="6234"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14028,306 +14028,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7170"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7185"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="7185"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="7185"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="7185"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="7185"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="7185"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="7185"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5515" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aqua</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="7185"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aerobiku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="7185"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="7185"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="7185"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mělké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="7185"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="7185"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přechodné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="7185"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9302" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="7185"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hluboké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10233" w:y="7185"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10166" w:y="7185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14691,323 +14691,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8121"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8135"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="8135"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8135"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="8135"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="8135"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="8135"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aerobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="8135"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="8135"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posilovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="8135"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5692" w:y="8135"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>taneční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="8135"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="8135"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aqua</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="8135"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="8135"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="8135"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závislosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9144" w:y="8135"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="8135"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="8135"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="8135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8365"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15558,374 +15558,374 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9061"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9076"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="9076"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9076"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="9076"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odevzdá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="9076"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="9076"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="9076"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="9076"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="9076"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="9076"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5601" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dnem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="9076"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="9076"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="9076"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="9076"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="9076"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podobě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9311"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9325"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="9325"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9325"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přípravu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="9325"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="9325"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="9325"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="9325"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="9325"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="9325"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="9325"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhájí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9561"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16187,136 +16187,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10031"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10045"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="10045"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10045"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Formu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="10045"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="10045"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="10045"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="10045"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16578,238 +16578,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10751"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10765"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10765"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10765"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prakticky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="10765"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="10765"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="10765"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>60minutovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="10765"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="10765"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="10765"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="10765"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="10765"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="10765"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7804" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="10765"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="10765"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11001"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -17105,136 +17105,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11471"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11485"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="11485"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11485"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="11485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="11485"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="11485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="11485"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="11485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="11485"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="11485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="11485"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="11485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11721"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -17530,221 +17530,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12191"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12205"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="12205"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12205"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="12205"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="12205"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="12205"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="12205"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="12205"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="12205"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="12205"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravotním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="12205"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="12205"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omezením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="12205"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="12205"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="12205"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="12205"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hypertenzi,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="12205"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6763" w:y="12205"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cukrovku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1537" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="12205"/>
+        <w:framePr w:w="1537" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="12205"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nadváhu/obezitu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="12205"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="12205"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poruchy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12436"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -18278,901 +18278,901 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13372"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13386"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13386"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13386"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týdenní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="13386"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="13386"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="13386"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="13386"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="13386"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13621"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13636"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="13636"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13636"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="13636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="13636"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="13636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>den</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="13636"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="13636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týdenního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="13636"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="13636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>harmonogramu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="13636"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="13636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="13636"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="13636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="13636"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="13636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="13636"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="13636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="13636"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="13636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="13636"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="13636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="13636"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="13636"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13871"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13885"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="13885"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13885"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="13885"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="13885"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="13885"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadána</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="13885"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="13885"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupina,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="13885"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="13885"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="13885"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="13885"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="13885"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="13885"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="13885"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="13885"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="13885"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="13885"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>harmonogram.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14121"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14135"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="14135"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14135"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="14135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="14135"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="14135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>harmonogramu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="14135"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="14135"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvede:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14370"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14385"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="14385"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14385"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>věkové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="14385"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="14385"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="14385"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="14385"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="14385"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="14385"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="14385"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cvičící</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="14385"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="14385"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravotních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="14385"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omezení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="14385"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7401" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="14385"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="14385"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravotním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="14385"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="14385"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omezením,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -19196,289 +19196,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jakým;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14850"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14865"/>
-[...16 lines deleted...]
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="14865"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14865"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tematické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="14865"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="14865"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="14865"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="14865"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="14865"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="14865"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="14865"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="14865"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="14865"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="14865"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="14865"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>získávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8611" w:y="14865"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8539" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="14865"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="14865"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaveckých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15095"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -19672,306 +19672,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15330"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15345"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="15345"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15345"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="15345"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="15345"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>harmonogram</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="15345"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="15345"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="15345"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="15345"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návaznosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="15345"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="15345"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>získané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="15345"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovednosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8467" w:y="15345"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="15345"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aqua</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="15345"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9062" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9763" w:y="15345"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9696" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(tzn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10209" w:y="15345"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10142" w:y="15345"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15575"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -20108,51 +20108,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fitness).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 12:16:19</w:t>
+        <w:t>Instruktor aqua fitness, 29.10.2026 13:30:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20244,173 +20244,173 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10766" w:h="6086" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5855" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P26"/>
-        <w:framePr w:w="10766" w:h="6086" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5855" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="2173"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tento</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>harmonogram</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="2173"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="2173"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="2173"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhájí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -20570,289 +20570,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2893"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="2893"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2893"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dopomocí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="2893"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="2893"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="2893"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="2893"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="2893"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>letku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3129"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3143"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="3143"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3143"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pomůckou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="3143"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="3143"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchranářský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="3143"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pás</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="3143"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="3143"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="3143"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3378"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -21012,289 +21012,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3849"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3863"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="3863"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3863"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="3863"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="3863"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="3863"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="3863"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebezáchrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="3863"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="3863"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možností:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="3863"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vznášení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="3863"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6878" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šlapání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="3863"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vody,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="3863"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plavání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="3863"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9278" w:y="3863"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hladinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="3863"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10022" w:y="3863"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -21675,1847 +21675,1847 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4799"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4813"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="4813"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4813"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="4813"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="4813"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="4813"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="4813"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="4813"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>narovnání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="4813"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="4813"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zepředu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7564" w:y="4813"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="4813"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tzv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8107" w:y="4813"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Amerika,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8952" w:y="4813"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="4813"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>narovnání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5044"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10032" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zezadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5279"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5049"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5514"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="5514"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="5514"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="5514"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="5514"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="5514"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="5514"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="5514"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="5514"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5749"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5519"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5764"/>
-[...16 lines deleted...]
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="5764"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5533"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="5764"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="5764"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="5764"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="5764"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="5764"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="5764"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoruč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="5764"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="5764"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obouruč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5985" w:y="5764"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="5764"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="5764"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tonoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7267" w:y="5764"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odtáhne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="5764"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8318" w:y="5764"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>břehu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="5764"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="5764"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9259" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9609" w:y="5764"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5999"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5769"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6234"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="6234"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="6234"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="6234"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="6234"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="6234"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="6234"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="6234"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="6234"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6469"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6239"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6484"/>
-[...16 lines deleted...]
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6484"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6253"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="6484"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="6484"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="6484"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="6484"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="6484"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„tonoucího“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="6484"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="6484"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dna,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="6484"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dotáhne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="6484"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6724" w:y="6484"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="6484"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>břehu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="6484"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytáhne,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="6484"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zjistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="6484"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="6484"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9619" w:y="6253"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6714"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="6714"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="6484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="6714"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="6484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahájí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="6714"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="6484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fiktivní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="6714"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="6484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>resuscitaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6949"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6719"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7185"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="7185"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="7185"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="7185"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="7185"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="7185"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záchrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="7185"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="7185"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="7185"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5448" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="7185"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="7185"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="7185"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7420"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7189"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="485" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7434"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="7434"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7204"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tato</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="7434"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="7434"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="7434"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="7434"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="7434"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="7434"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="7434"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="7434"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souhrnné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="7434"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6854" w:y="7434"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7669"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7439"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 12:16:19</w:t>
+        <w:t>Instruktor aqua fitness, 29.10.2026 13:30:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23988,51 +23988,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor aqua fitness, 31.7.2026 12:16:19</w:t>
+        <w:t>Instruktor aqua fitness, 29.10.2026 13:30:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>