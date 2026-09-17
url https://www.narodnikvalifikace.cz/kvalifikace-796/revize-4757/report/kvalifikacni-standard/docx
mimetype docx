--- v3 (2026-08-02)
+++ v4 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D8FEA56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D8FEA56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D8FEA56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14C55C37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14C55C37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14C55C37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 2.8.2026 14:37:18</w:t>
+        <w:t>Správce/správkyně aplikací, 17.9.2026 5:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9113,51 +9113,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 2.8.2026 14:37:18</w:t>
+        <w:t>Správce/správkyně aplikací, 17.9.2026 5:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11031,51 +11031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 2.8.2026 14:37:18</w:t>
+        <w:t>Správce/správkyně aplikací, 17.9.2026 5:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11884,51 +11884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 2.8.2026 14:37:18</w:t>
+        <w:t>Správce/správkyně aplikací, 17.9.2026 5:05:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>