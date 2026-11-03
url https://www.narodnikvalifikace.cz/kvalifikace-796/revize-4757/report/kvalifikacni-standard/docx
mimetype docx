--- v4 (2026-09-17)
+++ v5 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14C55C37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14C55C37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14C55C37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R458E3631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR458E3631" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR458E3631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 17.9.2026 5:05:56</w:t>
+        <w:t>Správce/správkyně aplikací, 3.11.2026 23:37:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3424,221 +3424,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>částí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5628"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5643"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="5643"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5643"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="5643"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5878"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5892"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="5892"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5892"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5892"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6127"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6142"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6142"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6142"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="6142"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="6142"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="6142"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="6142"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="6142"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="6142"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="6142"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6377"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4716,289 +4716,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8249"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8263"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8263"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8263"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8263"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="8263"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="8263"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="8263"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="8263"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="8263"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="8263"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="8263"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="8263"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="8263"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="8263"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="8263"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="8263"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8494"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5209,969 +5209,969 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8743"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="8743"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8743"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="8743"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="8743"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="8743"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="8743"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="8743"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="8743"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8993"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="8993"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8993"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="8993"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="8993"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8993"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8993"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8993"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8993"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="8993"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="8993"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="8993"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9228"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9243"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="9243"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9243"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="9243"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="9243"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="9243"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="9243"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="9243"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="9243"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="9243"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="9243"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="9243"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="9243"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="9243"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uveden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="9243"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="9243"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="9243"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="9243"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10195" w:y="9243"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9473"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9708"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9723"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9723"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9723"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="681" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="9723"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="9723"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="9723"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="9723"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="9723"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="9723"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="9723"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="9723"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="9723"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="9723"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="9723"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="9723"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="9723"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="9723"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="9723"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="9723"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="9723"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9953"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6518,561 +6518,561 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10889"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10903"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="10903"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10903"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Správa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="10903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="10903"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="10903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zálohování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="10903"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="10903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produkční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="10903"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="10903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="10903"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="10903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>120</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="10903"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="10903"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11139"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11153"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="11153"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11153"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11153"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="11153"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="11153"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>administraci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="11153"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="11153"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>operačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="11153"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="11153"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémů60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="11153"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="11153"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11388"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11403"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="11403"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11403"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11403"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="11403"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="11403"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="11403"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="11403"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skriptů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="11403"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="11403"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="11403"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="11403"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dávek60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="11403"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="11403"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11638"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11652"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="11652"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11652"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="11652"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>principech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="11652"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>architektury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="11652"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="11652"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fungování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="11652"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikací60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="11652"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11887"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7385,612 +7385,612 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12588"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12603"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="12603"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12603"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Správa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="12603"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="12603"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="12603"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zálohování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="12603"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="12603"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produkční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="12603"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="12603"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="12603"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="12603"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="12603"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="12603"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12838"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12852"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="12852"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12852"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="12852"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>administraci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="12852"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>operačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="12852"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémů20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="12852"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="12852"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13087"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13102"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="13102"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13102"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="13102"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="13102"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skriptů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="13102"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="13102"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dávek20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="13102"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="13102"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13337"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13351"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="13351"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13351"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="13351"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>principech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="13351"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>architektury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="13351"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="13351"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fungování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="13351"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikací20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="13351"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="13351"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13587"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9113,51 +9113,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 17.9.2026 5:05:56</w:t>
+        <w:t>Správce/správkyně aplikací, 3.11.2026 23:37:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11031,51 +11031,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 17.9.2026 5:05:56</w:t>
+        <w:t>Správce/správkyně aplikací, 3.11.2026 23:37:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11884,51 +11884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 17.9.2026 5:05:56</w:t>
+        <w:t>Správce/správkyně aplikací, 3.11.2026 23:37:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>