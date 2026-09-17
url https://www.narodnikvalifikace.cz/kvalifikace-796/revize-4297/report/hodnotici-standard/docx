--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FC5C160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FC5C160" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FC5C160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E70B93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E70B93C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E70B93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 01.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 2.8.2026 17:47:32</w:t>
+        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 2.8.2026 17:47:32</w:t>
+        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 2.8.2026 17:47:32</w:t>
+        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 2.8.2026 17:47:32</w:t>
+        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12435,51 +12435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 2.8.2026 17:47:32</w:t>
+        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15230,51 +15230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 2.8.2026 17:47:32</w:t>
+        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16030,51 +16030,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 2.8.2026 17:47:32</w:t>
+        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16883,84 +16883,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 2.8.2026 17:47:32</w:t>
+        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33B0EEA2"/>
+    <w:nsid w:val="4D57B46A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17046,51 +17046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C27B9D1"/>
+    <w:nsid w:val="534803A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17176,51 +17176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="055C3F57"/>
+    <w:nsid w:val="2CA7C8E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>