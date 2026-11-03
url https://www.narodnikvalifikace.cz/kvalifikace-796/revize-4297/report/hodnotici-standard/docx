--- v3 (2026-09-17)
+++ v4 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E70B93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E70B93C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E70B93C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17643723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17643723" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17643723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 01.06.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
+        <w:t>Správce/správkyně aplikací, 4.11.2026 0:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
+        <w:t>Správce/správkyně aplikací, 4.11.2026 0:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3282,51 +3282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
+        <w:t>Správce/správkyně aplikací, 4.11.2026 0:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
+        <w:t>Správce/správkyně aplikací, 4.11.2026 0:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6746,221 +6746,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>částí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5628"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5643"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="5643"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5643"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="5643"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5878"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5892"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="5892"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5892"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6127"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6142"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6142"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6142"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="6142"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="6142"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="6142"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="6142"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="6142"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="6142"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="6142"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8038,289 +8038,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8249"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8263"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8263"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8263"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8263"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="8263"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="8263"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="8263"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="8263"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="8263"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="8263"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="8263"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="8263"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="8263"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="8263"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="8263"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="8263"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8494"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8531,969 +8531,969 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8743"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="8743"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8743"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="8743"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="8743"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="8743"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="8743"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="8743"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="8743"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8979"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8993"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="8993"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8993"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="8993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="8993"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8993"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8993"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="8993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="8993"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="8993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9228"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9243"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="9243"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="9243"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="9243"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="9243"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="9243"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="9243"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="9243"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="9243"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="9243"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="9243"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="9243"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="9243"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uveden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="9243"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="9243"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="9243"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="9243"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10195" w:y="9243"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9473"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9708"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9723"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9723"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9723"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="681" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="9723"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="9723"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="9723"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="9723"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="9723"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="9723"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="9723"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="9723"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="9723"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="9723"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="9723"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="9723"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="9723"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="9723"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="9723"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="9723"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="9723"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9953"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9840,561 +9840,561 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10889"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10903"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="10903"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Správa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="10903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="10903"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="10903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zálohování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="10903"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="10903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produkční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="10903"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="10903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="10903"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="10903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>120</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="10903"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="10903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11139"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11153"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="11153"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11153"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="11153"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="11153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>administraci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="11153"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="11153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>operačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="11153"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="11153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémů60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="11153"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="11153"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11388"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11403"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="11403"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11403"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11403"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="11403"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="11403"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="11403"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="11403"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skriptů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="11403"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="11403"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="11403"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="11403"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dávek60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="11403"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="11403"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11638"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11652"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="11652"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11652"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="11652"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>principech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="11652"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>architektury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="11652"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="11652"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fungování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="11652"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikací60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="11652"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="11652"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10707,612 +10707,612 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12588"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12603"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="12603"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12603"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Správa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="12603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="12603"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="12603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zálohování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="12603"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="12603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>produkční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="12603"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="12603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>databáze40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="12603"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="12603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="12603"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="12603"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12838"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12852"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="12852"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12852"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="12852"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>administraci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="12852"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>operačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="12852"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémů20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="12852"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="12852"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="12852"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13087"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13102"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="13102"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13102"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="13102"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="13102"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skriptů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="13102"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="13102"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3580" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dávek20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="13102"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="13102"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="13102"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13337"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13351"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="13351"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13351"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="13351"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>principech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="13351"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>architektury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="13351"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="13351"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fungování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="13351"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikací20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="13351"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="13351"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="13351"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13587"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12435,51 +12435,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
+        <w:t>Správce/správkyně aplikací, 4.11.2026 0:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14930,51 +14930,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6878" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9034"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14989,51 +14989,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6878" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9034"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15230,51 +15230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo vnitra ČR, www.mvcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
+        <w:t>Správce/správkyně aplikací, 4.11.2026 0:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15446,51 +15446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro písemnou, ústní a praktickou část zkoušky</w:t>
+        <w:t>Místnost pro písemnou, ústní a praktickou část zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15505,51 +15505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení potřebným hardware a software – pracovní stanice nebo notebook, mobilní zařízení, zadané aplikace a připravený jeden nebo dva operační systémy dle předešlé specifikace, připojení k internetu</w:t>
+        <w:t>Vybavení potřebným hardware a software – pracovní stanice nebo notebook, mobilní zařízení, zadané aplikace a připravený jeden nebo dva operační systémy dle předešlé specifikace, připojení k internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15564,51 +15564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Psací potřeby</w:t>
+        <w:t>Psací potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15623,51 +15623,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Papír</w:t>
+        <w:t>Papír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -16030,51 +16030,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
+        <w:t>Správce/správkyně aplikací, 4.11.2026 0:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16883,84 +16883,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně aplikací, 17.9.2026 3:12:25</w:t>
+        <w:t>Správce/správkyně aplikací, 4.11.2026 0:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D57B46A"/>
+    <w:nsid w:val="544E3CA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17046,51 +17046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="534803A0"/>
+    <w:nsid w:val="426F7293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17176,51 +17176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2CA7C8E4"/>
+    <w:nsid w:val="282E9A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>