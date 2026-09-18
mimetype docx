--- v2 (2026-08-03)
+++ v3 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14C2C5F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14C2C5F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14C2C5F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33DFAB30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33DFAB30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33DFAB30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 31.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka metalických kabelů, 4.8.2026 1:29:33</w:t>
+        <w:t>Montér/montérka metalických kabelů, 18.9.2026 2:41:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9705,51 +9705,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cat.6A?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka metalických kabelů, 4.8.2026 1:29:33</w:t>
+        <w:t>Montér/montérka metalických kabelů, 18.9.2026 2:41:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14564,51 +14564,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka metalických kabelů, 4.8.2026 1:29:33</w:t>
+        <w:t>Montér/montérka metalických kabelů, 18.9.2026 2:41:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15249,51 +15249,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Telefónica Czech Republic, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka metalických kabelů, 4.8.2026 1:29:33</w:t>
+        <w:t>Montér/montérka metalických kabelů, 18.9.2026 2:41:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>