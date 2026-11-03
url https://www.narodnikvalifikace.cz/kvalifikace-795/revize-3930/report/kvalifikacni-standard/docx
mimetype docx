--- v3 (2026-09-18)
+++ v4 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33DFAB30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33DFAB30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33DFAB30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3417ACC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3417ACC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3417ACC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 31.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka metalických kabelů, 18.9.2026 2:41:14</w:t>
+        <w:t>Montér/montérka metalických kabelů, 3.11.2026 17:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8402,561 +8402,561 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14057"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14071"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="14071"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14071"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaký</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="14071"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zabezpečení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="14071"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="14071"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="14071"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="14071"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolíte,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="14071"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="14071"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nešlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="14071"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="14071"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="14071"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6729" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poškození</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="14071"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7699" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="14071"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>degradaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="14071"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametrů?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14307"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14321"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="14321"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14321"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaký</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="14321"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>manipulace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="14321"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="14321"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="14321"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="14321"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odvíjení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="14321"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="14321"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bubnu/cívky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="14321"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolíte,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="14321"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="14321"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nedošlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="14321"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="14321"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7920" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>degradaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="14321"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="14321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přenosových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8980,306 +8980,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelu?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14787"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14801"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="14801"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14801"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaký</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="14801"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>manipulace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="14801"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="14801"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="14801"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="14801"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odvíjení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="14801"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="14801"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>necívkového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="14801"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>balení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6662" w:y="14801"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="14801"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvolíte,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="14801"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="14801"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nedošlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="14801"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="14801"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9230" w:y="14801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>degradaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9320,436 +9320,436 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelu?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15267"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15281"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="15281"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15281"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="15281"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="15281"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="15281"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodnější</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="15281"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nestíněná,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="15281"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="15281"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="15281"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="15281"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stíněná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="15281"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabeláž?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15516"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15531"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="15531"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15531"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="15531"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="15531"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="15531"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="15531"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="15531"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="15531"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="15531"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="15531"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="15531"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tras</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="15531"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="15531"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="15531"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="15531"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokládku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="15531"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="15531"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="15531"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="15531"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cat.6A?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka metalických kabelů, 18.9.2026 2:41:14</w:t>
+        <w:t>Montér/montérka metalických kabelů, 3.11.2026 17:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9878,1598 +9878,1598 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="2173"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dlouhý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="2173"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="2173"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="2173"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="2173"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>linky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="2173"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cat.6A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="2173"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="2173"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="2173"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zjistíte?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="2423"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="2423"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="2423"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="2423"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodnější</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="2423"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="2423"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zářezové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="2423"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bloky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="2423"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>IDC110?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="2673"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="2673"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="2673"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="2673"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodnější</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="2673"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="2673"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zářezové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="2673"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bloky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="2673"/>
+        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>LSA+?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="2922"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="2922"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="2922"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="2922"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodnější</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="2922"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="2922"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(Žádný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="2922"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrh)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="3172"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="3172"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="3172"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="3172"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="3172"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tras</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="3172"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="3172"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokládku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="3172"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="3172"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cat.6A?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="3421"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlubokou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="3421"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budete</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="3421"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="3421"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krabici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="3421"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(pr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="3421"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>68mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="3421"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="3421"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="3421"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="3421"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="3421"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásuvku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="3421"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="3421"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cat.6A?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3657"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="3671"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="3671"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="3671"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použijete</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="3671"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabeláž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="3671"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cat.5,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="3671"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cat.6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="3671"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="3671"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cat.6A?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3906"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3921"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="3921"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="3921"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>liší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="3921"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1387" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>princip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1513" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="3921"/>
+        <w:framePr w:w="1513" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samozářezových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="3921"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="3921"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="3921"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zářezovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="3921"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavou,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="3921"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zářezovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="3921"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klapkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="3921"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8640" w:y="3921"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8572" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>víčkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9331" w:y="3921"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="3921"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zářezových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4151"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11680,408 +11680,408 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametry?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4401"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="4401"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4401"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="4401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výhody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="4401"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="4401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="4401"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="4401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="4401"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="4401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="4401"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="4401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="4401"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="4401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="4401"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="4401"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>křížem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4636"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4650"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="4650"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4650"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaký</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="4650"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="4650"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="4650"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="4650"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="4650"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přenosové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="4650"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="4650"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="4650"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="4650"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="4650"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="4650"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zatahování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="4650"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="4650"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="4650"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="4650"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="4650"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="4650"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trubek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="4650"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="4650"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="4650"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="4650"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dlouhých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="4650"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="4650"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tras?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4885"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14564,51 +14564,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka metalických kabelů, 18.9.2026 2:41:14</w:t>
+        <w:t>Montér/montérka metalických kabelů, 3.11.2026 17:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15249,51 +15249,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Telefónica Czech Republic, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka metalických kabelů, 18.9.2026 2:41:14</w:t>
+        <w:t>Montér/montérka metalických kabelů, 3.11.2026 17:25:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>