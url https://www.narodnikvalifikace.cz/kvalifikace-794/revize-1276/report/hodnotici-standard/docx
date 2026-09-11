--- v2 (2026-07-28)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5903A940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5903A940" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5903A940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D1092A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D1092A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D1092A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 28.7.2026 12:53:01</w:t>
+        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1589,51 +1589,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 28.7.2026 12:53:01</w:t>
+        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1986,51 +1986,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 28.7.2026 12:53:01</w:t>
+        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11724,51 +11724,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 28.7.2026 12:53:01</w:t>
+        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16907,51 +16907,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 28.7.2026 12:53:01</w:t>
+        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17765,51 +17765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 28.7.2026 12:53:01</w:t>
+        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20052,51 +20052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 70 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 28.7.2026 12:53:01</w:t>
+        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20681,84 +20681,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 28.7.2026 12:53:01</w:t>
+        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3714CA7E"/>
+    <w:nsid w:val="041A0D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20844,51 +20844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19C5C8A3"/>
+    <w:nsid w:val="12B7B312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20974,51 +20974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41E14DB4"/>
+    <w:nsid w:val="5E815C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>