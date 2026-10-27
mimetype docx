--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D1092A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D1092A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D1092A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58DCFEE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58DCFEE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58DCFEE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
+        <w:t>Technik optických sítí, 27.10.2026 4:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1589,51 +1589,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
+        <w:t>Technik optických sítí, 27.10.2026 4:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1986,51 +1986,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
+        <w:t>Technik optických sítí, 27.10.2026 4:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5491,289 +5491,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7260"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7275"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="7275"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7275"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="7275"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="7275"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="7275"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="7275"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="7275"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="7275"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="7275"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="7275"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="7275"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="7275"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="7275"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="7275"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="7275"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7505"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -5984,969 +5984,969 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7740"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7755"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="7755"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7755"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="7755"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="7755"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7755"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="7755"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7755"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musejí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="7755"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="7755"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="7755"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="7755"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="7755"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="7755"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="7755"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="7755"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7990"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8004"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="8004"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8004"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="8004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="8004"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8004"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8004"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="8004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="8004"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="8004"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8239"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8254"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8254"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8254"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="8254"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="8254"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8254"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="8254"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8254"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="8254"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="8254"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="8254"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="8254"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="8254"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="8254"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uveden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="8254"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="8254"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="8254"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="8254"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10195" w:y="8254"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="8254"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8719"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8734"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8734"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8734"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="681" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="8734"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="8734"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="8734"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="8734"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="8734"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="8734"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="8734"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="8734"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="8734"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="8734"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="8734"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="8734"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="8734"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="8734"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="8734"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="8734"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="8734"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="8734"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7276,799 +7276,799 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následovně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9665"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9679"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="9679"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9679"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="9679"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="9679"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="9679"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="9679"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="9679"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="9679"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="9679"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="9679"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="9679"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="9679"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikace50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9910"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10145"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10159"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="10159"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Identifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="10159"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="10159"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="10159"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelů50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="10159"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="10159"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10409"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="10409"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10409"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Realizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="10409"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="10409"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="10409"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="10409"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="10409"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="10409"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="10409"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nasazení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="10409"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přenosového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="10409"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="10409"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="10409"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="10409"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10644"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10659"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="10659"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10659"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="10659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="10659"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="10659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>diagnostika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="10659"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="10659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="10659"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="10659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lokalizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="10659"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="10659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poruch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="10659"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="10659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="10659"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="10659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="10659"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="10659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasy50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="10659"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="10659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8398,238 +8398,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11359"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11374"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="11374"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11374"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="11374"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prováděcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="11374"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="11374"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="11374"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="11374"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="11374"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="11374"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="11374"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="11374"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektronické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="11374"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="11374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikace25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8653,612 +8653,612 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11839"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11854"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="11854"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11854"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Identifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="11854"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="11854"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="11854"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="11854"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="11854"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="11854"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="11854"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelů25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="11854"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="11854"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="11854"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="11854"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12089"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12103"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="12103"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12103"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Realizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="12103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="12103"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="12103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="12103"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="12103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="12103"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="12103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="12103"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="12103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="12103"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="12103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="12103"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="12103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="12103"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="12103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nasazení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="12103"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="12103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přenosového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="12103"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="12103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="12103"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="12103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="12103"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="12103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="12103"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="12103"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12339"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12353"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12353"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12353"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="12353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="12353"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="12353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>diagnostika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="12353"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="12353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="12353"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="12353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lokalizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="12353"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="12353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poruch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="12353"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="12353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="12353"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="12353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="12353"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="12353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasy25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="12353"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7056" w:y="12353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="12353"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="12353"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12588"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11724,51 +11724,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
+        <w:t>Technik optických sítí, 27.10.2026 4:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11860,61 +11860,61 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="6451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6220" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="6451" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6220" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -12033,4720 +12033,4720 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2625"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2639"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="2639"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2639"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50173</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="2639"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Informační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="2639"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="2639"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="2639"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Univerzální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="2639"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelážní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="2639"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5515" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2874"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2889"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="2889"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2889"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50174</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="2889"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="2889"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="2889"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Informační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="2889"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="2889"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="2889"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kabelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="2889"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozvody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="2889"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="2889"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="2889"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="2889"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Plánování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="2889"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6868" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instalace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7785" w:y="2889"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7713" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="2889"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8716" w:y="2889"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instalace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="2889"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9720" w:y="2889"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budovách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3138"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="3138"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3138"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50174</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="3138"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="3138"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="3138"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Informační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="3138"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="3138"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="3138"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kabelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="3138"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozvody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="3138"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="3138"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="3138"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="3138"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Plánování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="3138"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instalace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="3138"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="3138"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8827" w:y="3138"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8755" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instalace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="3138"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9600" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10051" w:y="3138"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9979" w:y="3138"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3388"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="3388"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3388"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="3388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50310</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="3388"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="3388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="3388"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="3388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>společné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="3388"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="3388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soustavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="3388"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="3388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pospojování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="3388"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="3388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="3388"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="3388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zemnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="3388"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="3388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="3388"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="3388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budovách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="3388"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="3388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8107" w:y="3388"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="3388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9043" w:y="3388"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="3388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3618"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9960" w:y="3388"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3853"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3868"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="3868"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3637"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ISO/IEC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14763</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="3868"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="3868"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2044" w:y="3868"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Informační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="3868"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="3868"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="3868"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Realizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="3868"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5083" w:y="3868"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provoz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="3868"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="3868"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budovách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="3868"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uživatelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="3868"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="3868"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="3868"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="3868"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zpráva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="3868"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9100" w:y="3637"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ČSN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4103"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3873"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4117"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="4117"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3887"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ISO/IEC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="3887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>11801</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="4117"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="3887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="4117"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="3887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Technology</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="4117"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="3887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="4117"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="3887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Generic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="4117"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="3887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cabling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5673" w:y="4117"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="3887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="4117"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="3887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Customer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="4117"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="3887"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Premises</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4353"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4122"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4367"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="4367"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4137"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="4137"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="4367"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="4137"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>60794</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="4367"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="4137"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Optické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="4367"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="4137"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4602"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4372"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4617"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="4617"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4386"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="4617"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>61280</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="4617"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="4617"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="4617"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="4617"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="4617"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="4617"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="4617"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="4617"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláknového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="4617"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="4617"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>subsystému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="4617"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="4617"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="4617"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="4617"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="4617"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="4617"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="4386"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Instalované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4847"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="4847"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="4617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="4847"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="4617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="4847"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="4617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1426" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="4847"/>
+        <w:framePr w:w="1426" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="4617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mnohovidového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="4847"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="4617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>útlumu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5082"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4852"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5097"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="5097"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="5097"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>61280</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="5097"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="5097"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="5097"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="5097"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="5097"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Základní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="5097"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="5097"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="5097"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="5097"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláknového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6662" w:y="5097"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="5097"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7992" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>subsystému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="5097"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="5097"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9782" w:y="5097"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9710" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9897" w:y="5097"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9825" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9964" w:y="5097"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="4866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5327"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Optická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="5327"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="5097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláknová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="5327"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="5097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="5327"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="5097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="5327"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="5097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="5327"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="5097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Útlum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="5327"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="5097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednovidové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="5327"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="5097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="5327"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="5097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláknové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="5327"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="5097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="5327"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="5097"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5562"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5332"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5577"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="5577"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5346"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="5577"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>61280</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="5577"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="5577"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="5577"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1944" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="5577"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="5577"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="5577"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="5577"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Postupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="5577"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="5577"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="5577"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláknového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="5577"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="5577"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>subsystému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="5577"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="5577"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="5577"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9600" w:y="5577"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9528" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="5577"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9595" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="5577"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="5346"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obecné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5807"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="5807"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="5577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>subsystémy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="5807"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="5577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="5807"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="5577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Měřicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="5807"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="5577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metoda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="5807"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="5577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obklopeného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="5807"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="5577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="5807"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="5577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="5807"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="5577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6042"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5812"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6057"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="6057"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5826"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mezinárodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="5826"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="6057"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="5826"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ITU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="6057"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="5826"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="6057"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="5826"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6292"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6061"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6306"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="6306"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6076"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>G.650</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="6076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Definice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="6306"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="6076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="6306"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="6076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="6306"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="6076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="6306"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="6076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="6306"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="6076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>relevantní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="6306"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="6076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="6306"/>
+        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="6076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednovidových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="6306"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="6076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6541"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6311"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6556"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="6556"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>G.651</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="6325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Charakteristiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="6556"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="6325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="6556"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="6325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="6556"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="6325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="6556"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="6325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mnohovidovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="6556"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="6325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>gradientním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="6556"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="6325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláknem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="6556"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="6325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>50/125</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="6556"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="6325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6791"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6561"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6805"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="6805"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6575"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>G.652</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="6575"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Charakteristiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="6805"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="6575"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="6805"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="6575"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="6805"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="6575"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="6805"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="6575"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednovidovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="6805"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="6575"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláknem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7041"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6810"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7055"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="7055"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6825"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>G.653</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="6825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Charakteristiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="7055"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="6825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="7055"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="6825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="7055"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="6825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="7055"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="6825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednovidovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="7055"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="6825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláknem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="7055"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="6825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6729" w:y="7055"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6662" w:y="6825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posunutou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="7055"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="6825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>disperzní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8587" w:y="7055"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="6825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>charakteristikou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7290"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7060"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7305"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="7305"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>G.654</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Charakteristiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="7305"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="7305"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="7305"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="7305"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednovidovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="7305"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláknem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="7305"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6729" w:y="7305"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6662" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="7305"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>útlumem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="7305"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="7305"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1550</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="7305"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7540"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7309"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7554"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="7554"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>G.655,656</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="7324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Charakteristiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="7554"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="7324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="7554"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="7324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="7554"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="7324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="7554"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="7324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednovidovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="7554"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="7324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláknem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="7554"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="7324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="7554"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="7324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posunutou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8107" w:y="7554"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="7324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nenulovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="7554"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="7324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chromatickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7785"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7554"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>disperzí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8020"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7789"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8034"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="8034"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>G.657</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="7804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Charakteristiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="8034"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="7804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="8034"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="7804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="8034"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="7804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="8034"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="7804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednovidovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="8034"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="7804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vláknem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="8034"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="7804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odolným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="8034"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="7804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="8034"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="7804"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohyby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8832"/>
+        <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8601"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8832"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8601"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výsledné hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9172"/>
+        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8942"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16757,79 +16757,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10896"/>
+        <w:framePr w:w="10766" w:h="1612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10896"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10665"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Počet zkoušejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11236"/>
+        <w:framePr w:w="10766" w:h="1271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11006"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16841,51 +16841,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11236"/>
+        <w:framePr w:w="10766" w:h="1271" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11006"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -16907,51 +16907,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
+        <w:t>Technik optických sítí, 27.10.2026 4:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17465,51 +17465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7569" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -17524,51 +17524,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7569" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -17765,51 +17765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
+        <w:t>Technik optických sítí, 27.10.2026 4:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17981,51 +17981,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Místnost pro písemnou a praktickou část zkoušky</w:t>
+        <w:t>Místnost pro písemnou a praktickou část zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18040,51 +18040,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiál a nářadí:</w:t>
+        <w:t>Materiál a nářadí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18100,51 +18100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•skříňové rozvaděče pro zakončení min. 500 vláken</w:t>
+        <w:t>skříňové rozvaděče pro zakončení min. 500 vláken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18160,51 +18160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nástěnné optické rozvaděče pro 12 nebo 24 vláken</w:t>
+        <w:t>nástěnné optické rozvaděče pro 12 nebo 24 vláken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18220,51 +18220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sloupkové rozvaděče pro min. 12 a max. 48 vláken</w:t>
+        <w:t>sloupkové rozvaděče pro min. 12 a max. 48 vláken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18280,51 +18280,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•rozvaděče s vybavením</w:t>
+        <w:t>rozvaděče s vybavením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18340,51 +18340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prvky pro organizaci kabelů v rozvaděči</w:t>
+        <w:t>prvky pro organizaci kabelů v rozvaděči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18400,51 +18400,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přepojovací panely</w:t>
+        <w:t>přepojovací panely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18460,51 +18460,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kazety-ochrany svarů</w:t>
+        <w:t>kazety-ochrany svarů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18520,51 +18520,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•spojky optických kabelů - průměr 48 vláken</w:t>
+        <w:t>spojky optických kabelů - průměr 48 vláken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18580,51 +18580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nářadí pro montáž optických kabelů</w:t>
+        <w:t>nářadí pro montáž optických kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18640,51 +18640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•optické kabely (minimálně 5 vzorků) různých konstrukcí 12 až 144 vláken</w:t>
+        <w:t>optické kabely (minimálně 5 vzorků) různých konstrukcí 12 až 144 vláken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -18699,51 +18699,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přístroje:</w:t>
+        <w:t>Přístroje:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18759,51 +18759,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•svářečka optických vláken (single mód, multi mód) včetně příslušenství</w:t>
+        <w:t>svářečka optických vláken (single mód, multi mód) včetně příslušenství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18819,51 +18819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•videomikroskop pro kontrolu kvality optických konektorů</w:t>
+        <w:t>videomikroskop pro kontrolu kvality optických konektorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18879,51 +18879,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•čisticí souprava pro čištění optických konektorů</w:t>
+        <w:t>čisticí souprava pro čištění optických konektorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18939,51 +18939,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vizuální zaměřovač poruch na optických kabelech – červený laser</w:t>
+        <w:t>vizuální zaměřovač poruch na optických kabelech – červený laser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -18999,51 +18999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřidlo optického výkonu</w:t>
+        <w:t>měřidlo optického výkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -19059,51 +19059,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zdroj záření pro vlákna SM 9/125 i vlákna MM 50/125 nebo MM 62,5/125</w:t>
+        <w:t>zdroj záření pro vlákna SM 9/125 i vlákna MM 50/125 nebo MM 62,5/125</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -19119,51 +19119,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•optická kabelová trasa a optické propojovací šňůry s vlákny SM 9/125 i vlákny MM 50/125 nebo MM 62,5/125</w:t>
+        <w:t>optická kabelová trasa a optické propojovací šňůry s vlákny SM 9/125 i vlákny MM 50/125 nebo MM 62,5/125</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="720" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -19179,51 +19179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•optický reflektometr OTDR pro vlákna SM 9/125 s měřicím předřadným a zařadným vláknem</w:t>
+        <w:t>optický reflektometr OTDR pro vlákna SM 9/125 s měřicím předřadným a zařadným vláknem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19238,51 +19238,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště pro montáž optických kabelů do HDPE trubek</w:t>
+        <w:t>Pracoviště pro montáž optických kabelů do HDPE trubek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19297,51 +19297,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště pro montáž optických kabelů do mikrotrubiček</w:t>
+        <w:t>Pracoviště pro montáž optických kabelů do mikrotrubiček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19356,51 +19356,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště pro montáž optických závěsných kabelů</w:t>
+        <w:t>Pracoviště pro montáž optických závěsných kabelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19415,51 +19415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Psací potřeby, papír</w:t>
+        <w:t>Psací potřeby, papír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19474,51 +19474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro hodnocení postupu plnění úkolů</w:t>
+        <w:t>Záznamové archy pro hodnocení postupu plnění úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -19533,51 +19533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zpracované testové otázky</w:t>
+        <w:t>Zpracované testové otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9172" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -20052,51 +20052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 70 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
+        <w:t>Technik optických sítí, 27.10.2026 4:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20681,84 +20681,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik optických sítí, 11.9.2026 19:15:09</w:t>
+        <w:t>Technik optických sítí, 27.10.2026 4:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="041A0D80"/>
+    <w:nsid w:val="38D190A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20844,51 +20844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12B7B312"/>
+    <w:nsid w:val="0365E4D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20974,51 +20974,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E815C66"/>
+    <w:nsid w:val="274DDF78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>