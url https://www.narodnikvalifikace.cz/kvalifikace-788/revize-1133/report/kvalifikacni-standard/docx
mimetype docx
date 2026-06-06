--- v0 (2026-04-22)
+++ v1 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56D22F32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56D22F32" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56D22F32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DF26BAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DF26BAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DF26BAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 22.4.2026 4:30:36</w:t>
+        <w:t>Aranžér v maloobchodu, 6.6.2026 10:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1674,51 +1674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Posledním úkolem bude prověření IT znalosti uchazeče za využití kancelářského balíčku, kde se pokusí vytvořit optimální grafické rozhraní elektronické prezentace volně vybraného výrobku autorizovanou osobou. Tato prezentace by měla být zaměřena na oslovení zákazníků s nabídkou vybraného zboží. Tato prezentace by měla být využitelná v maloobchodních prodejnách, veřejných akcích a veletrzích. Vytvořený návrh prezentace poté bude uchazeč obhajovat při zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 22.4.2026 4:30:36</w:t>
+        <w:t>Aranžér v maloobchodu, 6.6.2026 10:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 22.4.2026 4:30:36</w:t>
+        <w:t>Aranžér v maloobchodu, 6.6.2026 10:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>