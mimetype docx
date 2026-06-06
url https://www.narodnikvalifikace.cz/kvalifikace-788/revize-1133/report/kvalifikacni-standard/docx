--- v1 (2026-06-06)
+++ v2 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DF26BAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DF26BAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DF26BAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77F74B8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77F74B8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77F74B8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 6.6.2026 10:51:53</w:t>
+        <w:t>Aranžér v maloobchodu, 6.6.2026 12:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1674,51 +1674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Posledním úkolem bude prověření IT znalosti uchazeče za využití kancelářského balíčku, kde se pokusí vytvořit optimální grafické rozhraní elektronické prezentace volně vybraného výrobku autorizovanou osobou. Tato prezentace by měla být zaměřena na oslovení zákazníků s nabídkou vybraného zboží. Tato prezentace by měla být využitelná v maloobchodních prodejnách, veřejných akcích a veletrzích. Vytvořený návrh prezentace poté bude uchazeč obhajovat při zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 6.6.2026 10:51:53</w:t>
+        <w:t>Aranžér v maloobchodu, 6.6.2026 12:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 6.6.2026 10:51:53</w:t>
+        <w:t>Aranžér v maloobchodu, 6.6.2026 12:25:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>