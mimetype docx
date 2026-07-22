--- v2 (2026-06-06)
+++ v3 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77F74B8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77F74B8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77F74B8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FCFF107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FCFF107" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FCFF107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 6.6.2026 12:25:54</w:t>
+        <w:t>Aranžér v maloobchodu, 22.7.2026 13:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1674,51 +1674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Posledním úkolem bude prověření IT znalosti uchazeče za využití kancelářského balíčku, kde se pokusí vytvořit optimální grafické rozhraní elektronické prezentace volně vybraného výrobku autorizovanou osobou. Tato prezentace by měla být zaměřena na oslovení zákazníků s nabídkou vybraného zboží. Tato prezentace by měla být využitelná v maloobchodních prodejnách, veřejných akcích a veletrzích. Vytvořený návrh prezentace poté bude uchazeč obhajovat při zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 6.6.2026 12:25:54</w:t>
+        <w:t>Aranžér v maloobchodu, 22.7.2026 13:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 6.6.2026 12:25:54</w:t>
+        <w:t>Aranžér v maloobchodu, 22.7.2026 13:14:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>