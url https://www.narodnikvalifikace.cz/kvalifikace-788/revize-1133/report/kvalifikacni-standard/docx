--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FCFF107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FCFF107" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FCFF107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6668A1B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6668A1B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6668A1B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.02.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 22.7.2026 13:14:27</w:t>
+        <w:t>Aranžér v maloobchodu, 5.9.2026 16:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1674,51 +1674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Posledním úkolem bude prověření IT znalosti uchazeče za využití kancelářského balíčku, kde se pokusí vytvořit optimální grafické rozhraní elektronické prezentace volně vybraného výrobku autorizovanou osobou. Tato prezentace by měla být zaměřena na oslovení zákazníků s nabídkou vybraného zboží. Tato prezentace by měla být využitelná v maloobchodních prodejnách, veřejných akcích a veletrzích. Vytvořený návrh prezentace poté bude uchazeč obhajovat při zkoušce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 22.7.2026 13:14:27</w:t>
+        <w:t>Aranžér v maloobchodu, 5.9.2026 16:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2247,51 +2247,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Aranžér v maloobchodu, 22.7.2026 13:14:27</w:t>
+        <w:t>Aranžér v maloobchodu, 5.9.2026 16:38:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>