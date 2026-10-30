--- v3 (2026-09-15)
+++ v4 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R492B4755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR492B4755" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR492B4755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R411E0F8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR411E0F8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR411E0F8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 15.9.2026 16:21:03</w:t>
+        <w:t>Obsluha motorové pily, 30.10.2026 18:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6495,442 +6495,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10289"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10303"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="10303"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vnější</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="10303"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>očištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="10303"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="10303"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pily,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10539"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10553"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10553"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10553"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyčištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzduchového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="10553"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>filtru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="10553"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="10553"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="10553"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="10553"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="10553"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="10553"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brzdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="10553"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řetězu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="10553"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10788"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="865" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10803"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="10803"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10803"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obrácení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="10803"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyčištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="10803"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="10803"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lišty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="10803"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="10803"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mazacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="10803"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otvorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11038"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7294,493 +7294,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11753"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="11753"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11753"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="11753"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>startovacího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="11753"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="11753"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11988"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12003"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="12003"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12003"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>očištění,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="12003"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="12003"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="12003"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="12003"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="12003"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seřízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="12003"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="12003"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="12003"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="12003"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svíčky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12238"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12252"/>
-[...16 lines deleted...]
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="12252"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12252"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odstranění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="12252"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otřepu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="12252"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="12252"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="12252"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="12252"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lišty,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12487"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12502"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="12502"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12502"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>namazání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="12502"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ložiska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="12502"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="12502"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bubnu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="12502"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="12502"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="12502"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="12502"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12737"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12751"/>
-[...16 lines deleted...]
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="12751"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12751"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>očištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="12751"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žeber</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="12751"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="12751"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>válce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12751"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12751"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="12751"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="12751"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ventilátoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12987"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8144,425 +8144,425 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13687"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13702"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="13702"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13702"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypláchnutí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>benzinové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="13702"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="13702"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>olejové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="13702"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nádrže,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13937"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13951"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="13951"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13951"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>propláchnutí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="13951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="13951"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="13951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výměna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="13951"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="13951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="13951"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="13951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>filtrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="13951"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="13951"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14187"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14201"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="14201"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14201"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="14201"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mřížky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="14201"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="14201"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiskření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="14201"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="14201"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>síťky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="14201"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lapače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="14201"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jisker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="14201"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výfuku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14436"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9464,51 +9464,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obracák.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 15.9.2026 16:21:03</w:t>
+        <w:t>Obsluha motorové pily, 30.10.2026 18:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11467,51 +11467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 15.9.2026 16:21:03</w:t>
+        <w:t>Obsluha motorové pily, 30.10.2026 18:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12376,51 +12376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 15.9.2026 16:21:03</w:t>
+        <w:t>Obsluha motorové pily, 30.10.2026 18:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>